--- v0 (2026-03-22)
+++ v1 (2026-05-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="110">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -178,50 +178,212 @@
     <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4690/indicacao_086-2026_-_construcao_de_um_centro_gastronomico_no_bairro_da_poeira.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO GASTRONÔMICO NO BAIRRO DA POEIRA</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
     <t>OBRAS DE CONTENÇÃO MARÍTIMA DA RUA OSCAR DE ARAÚJO NO POVOADO MASSAGUEIRA DE BAIXO.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PONTO DE APOIO COBERTO E COM BANHEIRO PARA OS TAXISTAS DA MASSAGUEIRA</t>
+  </si>
+  <si>
+    <t>4718</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE OPERAÇÃO TAPA-BUEIROS NA BARRA NOVA</t>
+  </si>
+  <si>
+    <t>4730</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4730/indicacao_122-2026_-_construcao_de_uma_praca_publica_no_conjunto_barnabe_toledo.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NA COMUNIDADE BARNABÉ TOLEDO</t>
+  </si>
+  <si>
+    <t>4735</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4735/indicacao_128-2026_-_reurbanizacao_da_orla_da_praia_do_frances.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO E REURBANIZAÇÃO DA ORLA DA PRAIA DO FRANCÊS</t>
+  </si>
+  <si>
+    <t>4742</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4742/indicacao_136-2026_-_realizacao_de_operacao_tapa_buraco_na_praia_do_frances.pdf</t>
+  </si>
+  <si>
+    <t>OBRAS DE TAPA-BURACOS NA RUA MERLIM, NA PRAIA DO FRANCÊS</t>
+  </si>
+  <si>
+    <t>4720</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE ESTRUTURA ADEQUADA NA PRAÇA MULTIEVENTOS, LOCALIZADA NO BAIRRO PEDRAS</t>
+  </si>
+  <si>
+    <t>4767</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>DEL CAVALCANTE</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UMA PASSARELA SOBRE A LAGOA, INTERLIGANDO A ILHA DE SANTA RITA AO POVOADO BROMA</t>
+  </si>
+  <si>
+    <t>4770</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>ESTUDO TÉCNICO E VIABILIDADE DE IMPLANTAÇÃO DE UMA CAIXA D’ÁGUA COM SISTEMA DE DISTRIBUIÇÃO DE ÁGUA POTÁVEL ENCANADA PARA OS COMERCIANTES DA PRAIA DO SACO, LOCALIZADA NA MASSAGUEIRA.</t>
+  </si>
+  <si>
+    <t>4773</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE ESPAÇO PARA ARMAZENAMENTO DE MATERIAIS DE PESCA NO PORTO DAS PEDREIRAS, LOCALIZADO NA RUA DOS CAJUEIROS, BAIRRO DA POEIRA</t>
+  </si>
+  <si>
+    <t>4787</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO DA ESTRADA DE ACESSO AO MONTE DAS ORAÇÕES, A CONSTRUÇÃO DE ESCADARIA ADEQUADA PARA PEDESTRES, IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA EM TODO PERCURSO E A CONSTRUÇÃO DE UM MIRANTE NO ALTO DO MONTE</t>
+  </si>
+  <si>
+    <t>4821</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>THIAGO GONDIN</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4821/indicacao_173-2026_-_manutencao_do_campo_do_botafogo.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE MANUTENÇÃO NO CAMPO DO BOTAFOGO, LOCALIZADO NO BAIRRO DA POEIRA.</t>
+  </si>
+  <si>
+    <t>4828</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4828/indicacao_183-2026_-_banheiros_publicos_na_praia_do_saco.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA PRAIA DO SACO, LOCALIZADA NA MASSAGUEIRA, NO MUNICÍPIO DE MARECHAL DEODORO</t>
+  </si>
+  <si>
+    <t>4829</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4829/indicacao_185-2026_-_rua_marques_de_barbacena.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO E ASFALTAMENTO, DRENAGEM E ILUMINAÇÃO PÚBLICA COM LAMPADA DE LED DA RUA MARQUES DE BARBACENA, LOCALIZADA NO LOTEAMENTO IMPERIAL NA FAZENDA BARREIROS.</t>
+  </si>
+  <si>
+    <t>4832</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4832/indicacao_188-2026_-_construcao_de_orla_lagunar.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UMA ORLA LAGUNAR NA VIA PRINCIPAL A BEIRA DA LAGOA NA AVENIDA DIVINA PASTORA , NO POVOADO MASSAGUEIRA</t>
+  </si>
+  <si>
+    <t>4838</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE MELHORIAS SANITÁRIAS DOMICILIARES NAS COMUNIDADES RURAIS DO MUNICÍPIO, COM A EXECUÇÃO DE AÇÕES VOLTADAS À CONSTRUÇÃO E/OU ADEQUAÇÃO DE BANHEIROS, SISTEMAS DE ESGOTO SANITÁRIO, FOSSAS SÉPTICAS, SUMIDOUROS E DEMAIS ESTRUTURAS ESSENCIAIS À PROMOÇÃO DA SAÚDE PÚBLICA E DAS CONDIÇÕES ADEQUADAS DE HABITAÇÃO</t>
+  </si>
+  <si>
+    <t>4839</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>REQUALIFICAÇÃO E ADEQUAÇÃO DAS ESTRADAS VICINAIS DO RIACHO VELHO, CONTEMPLANDO SERVIÇOS DE DRENAGEM PLUVIAL, TERRAPLANAGEM, ALARGAMENTO DE VIA, SINALIZAÇÃO HORIZONTAL E VERTICAL, IMPLANTAÇÃO DE DISPOSITIVOS DE SEGURANÇA VIÁRIA, BEM COMO POSTERIOR PAVIMENTAÇÃO ASFÁLTICA E MODERNIZAÇÃO DA ILUMINAÇÃO PÚBLICA COM TECNOLOGIA LED;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -525,68 +687,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4614/indicacao_021-2026_-__construcao_de_uma_calcada_na_ladeira_do_sebo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4607/indicacao_023-2026_-__criacao__de_uma_orla_e_construcao_de_um_porto_para_embarcacoes_na_massagueira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4617/indicacao_025-2026_-__obras_de_contencao_no_final_da_avenida_divina_pastora_na_massagueira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4661/indicacao_064-2026_-_desentupimento_e_manutencao_dos_bueiros_no_patio_da_feira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4651/indicacao_065-2026_-_estudo_para_o_alargmento_da_via_situada_na_beira_do_rio_no_bairro_de_taperagua.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4690/indicacao_086-2026_-_construcao_de_um_centro_gastronomico_no_bairro_da_poeira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4614/indicacao_021-2026_-__construcao_de_uma_calcada_na_ladeira_do_sebo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4607/indicacao_023-2026_-__criacao__de_uma_orla_e_construcao_de_um_porto_para_embarcacoes_na_massagueira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4617/indicacao_025-2026_-__obras_de_contencao_no_final_da_avenida_divina_pastora_na_massagueira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4661/indicacao_064-2026_-_desentupimento_e_manutencao_dos_bueiros_no_patio_da_feira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4651/indicacao_065-2026_-_estudo_para_o_alargmento_da_via_situada_na_beira_do_rio_no_bairro_de_taperagua.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4690/indicacao_086-2026_-_construcao_de_um_centro_gastronomico_no_bairro_da_poeira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4730/indicacao_122-2026_-_construcao_de_uma_praca_publica_no_conjunto_barnabe_toledo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4735/indicacao_128-2026_-_reurbanizacao_da_orla_da_praia_do_frances.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4742/indicacao_136-2026_-_realizacao_de_operacao_tapa_buraco_na_praia_do_frances.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4821/indicacao_173-2026_-_manutencao_do_campo_do_botafogo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4828/indicacao_183-2026_-_banheiros_publicos_na_praia_do_saco.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4829/indicacao_185-2026_-_rua_marques_de_barbacena.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4832/indicacao_188-2026_-_construcao_de_orla_lagunar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="181.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="237.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -829,64 +991,469 @@
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>54</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H11" t="s">
         <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>42</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H19" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>89</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>37</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>46</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>46</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H24" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>105</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>46</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>46</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H26" t="s">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>