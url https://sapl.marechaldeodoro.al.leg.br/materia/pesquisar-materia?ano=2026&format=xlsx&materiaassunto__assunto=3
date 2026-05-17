--- v0 (2026-03-22)
+++ v1 (2026-05-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="78">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -154,50 +154,122 @@
     <t>4687</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
     <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4687/indicacao_083-2026_-_aquisicao_de_equipamentos_de_telessaude.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS DE TELESSAÚDE</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA UNIDADE DO CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS).</t>
+  </si>
+  <si>
+    <t>4729</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4729/indicacao_121-2026_-_implantacao_do_programa_saude_do_pescador.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DO PROGRAMA SAÚDE DO PESCADOR</t>
+  </si>
+  <si>
+    <t>4739</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4739/indicacao_133-2026_-_implementacao_da_rede_de_atencao_psicossocial_-_raps.pdf</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO E IMPLEMENTAÇÃO DA REDE DE ATENÇÃO PSICOSSOCIAL (RAPS)</t>
+  </si>
+  <si>
+    <t>4755</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO E IMPLEMENTAÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) NO POVOADO MASSAGUEIRA DE BAIXO</t>
+  </si>
+  <si>
+    <t>4822</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4822/indicacao_174-2026_-_criacao_de_um_centro_de_referencia_em_saude_mental.pdf</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO DE UM CENTRO DE REFERÊNCIA EM SAÚDE MENTAL</t>
+  </si>
+  <si>
+    <t>4790</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DO PROGRAMA “SAÚDE DA HORA”, COM AMPLIAÇÃO DO HORÁRIO DE FUNCIONAMENTO DAS UNIDADES BÁSICAS DE SAÚDE (UBSS), INCLUINDO ATENDIMENTO NO PERÍODO NOTURNO</t>
+  </si>
+  <si>
+    <t>4840</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) NA REGIÃO DA SIRIBA, LOCALIZADA NO POVOADO BARRA NOVA, VISANDO AMPLIAR O ACESSO DA POPULAÇÃO AOS SERVIÇOS ESSENCIAIS DE ATENÇÃO PRIMÁRIA À SAÚDE</t>
+  </si>
+  <si>
+    <t>4842</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO E DISPONIBILIZAÇÃO DO DISPOSITIVO DE MONITORAMENTO CONTÍNUO DE GLICOSE (FREESTYLE LIBRE) AOS PACIENTES DIABÉTICOS DO MUNICÍPIO, ESPECIALMENTE ÀQUELES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL E QUE NECESSITEM DE ACOMPANHAMENTO CONTÍNUO PARA CONTROLE ADEQUADO DA DOENÇA, MEDIANTE CRITÉRIOS ESTABELECIDOS PELA SECRETARIA MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>ANDRE LUIZ</t>
   </si>
   <si>
     <t>INSTITUI O CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO – CAEE, DISPÕE SOBRE A ATUAÇÃO INTEGRADA COM O CENTRO DE REFERÊNCIA EM TRANSTORNO DO ESPECTRO AUTISTA – CERTEA, DO MUNICÍPIO DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -519,68 +591,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4595/indicacao_038-2026_-_construcao_de_um_centro_de_diagnostico_de_imagem_e_laboratorio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4650/indicacao_055-2026_-_construcao_de_uma_upa_na_massagueira_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4658/indicacao_061-2026_-_implantacao_do_programa_fisioterapia_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4659/indicacao_062-2026_-_aquisicao_de_uma_unidade_movel_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4660/indicacao_063-2026_-_implantacao_de_mutiroes_de_exames_medicos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4687/indicacao_083-2026_-_aquisicao_de_equipamentos_de_telessaude.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4595/indicacao_038-2026_-_construcao_de_um_centro_de_diagnostico_de_imagem_e_laboratorio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4650/indicacao_055-2026_-_construcao_de_uma_upa_na_massagueira_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4658/indicacao_061-2026_-_implantacao_do_programa_fisioterapia_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4659/indicacao_062-2026_-_aquisicao_de_uma_unidade_movel_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4660/indicacao_063-2026_-_implantacao_de_mutiroes_de_exames_medicos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4687/indicacao_083-2026_-_aquisicao_de_equipamentos_de_telessaude.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4729/indicacao_121-2026_-_implantacao_do_programa_saude_do_pescador.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4739/indicacao_133-2026_-_implementacao_da_rede_de_atencao_psicossocial_-_raps.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4822/indicacao_174-2026_-_criacao_de_um_centro_de_referencia_em_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="164.7109375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="243" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -784,76 +856,265 @@
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>49</v>
       </c>
       <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="E10" t="s">
+      <c r="H10" t="s">
         <v>51</v>
       </c>
-      <c r="F10" t="s">
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
         <v>52</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>46</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>41</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="H10" t="s">
-        <v>53</v>
+      <c r="H12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H17" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>