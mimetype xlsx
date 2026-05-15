--- v0 (2026-03-22)
+++ v1 (2026-05-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="103">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -238,50 +238,131 @@
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA JOSÉ DE CARVALHO PEDROSA, NA BARRA NOVA.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA PRIMAVERA, NA BARRA NOVA</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA VILA DA FUMAÇA, NA BARRA NOVA.</t>
+  </si>
+  <si>
+    <t>4723</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>YURI CORTEZ</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4723/indicacao_115-2026_-_pavimentacao_e_drenagem_da_avenida_catucaba.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO, DRENAGEM E ILUMINAÇÃO EM LED DA AVENIDA CATUÇABA</t>
+  </si>
+  <si>
+    <t>4724</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4724/indicacao_116-2026_-_pavimentacao_e_drenagem_da_rua_galeria_madeira_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO/ASFALTAMENTO, IMPLANTAÇÃO DO SISTEMA DE DRENAGEM E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM LED NA RUA GALERIA MADEIRA DE MELO</t>
+  </si>
+  <si>
+    <t>4725</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4725/indicacao_117-2026_-_pavimentacao_e_drenagem_da_rua_marques_de_tamandare.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO/ASFALTAMENTO, IMPLANTAÇÃO DO SISTEMA DE DRENAGEM E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM LED NA RUA MARQUES DE TAMANDARÉ, LOCALIZADA NO LOTEAMENTO IMPERIAL ,  POVOADO PEDRAS.</t>
+  </si>
+  <si>
+    <t>4759</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>DR EVERALDO FILHO</t>
+  </si>
+  <si>
+    <t>DRENAGEM E PAVIMENTAÇÃO DA VIA PÚBLICA CONHECIDA COMO “RUA DO CAMPO DO DOCA”, NA MASSAGUEIRA</t>
+  </si>
+  <si>
+    <t>4769</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>JOÃO PAULO DO JOÃO LIMA</t>
+  </si>
+  <si>
+    <t>ESTUDO TÉCNICO E POSTERIOR PAVIMENTAÇÃO, DRENAGEM PLUVIAL E INFRAESTRUTURA URBANA NA RUA CONDOMÍNIO DE LUXO, LOCALIZADA NA BARRA NOVA</t>
+  </si>
+  <si>
+    <t>4772</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>ESTUDO TÉCNICO SEGUIDO DA PAVIMENTAÇÃO, DRENAGEM E INSTALAÇÃO DE ILUMINAÇÃO EM LED, DA VIA DE ACESSO À PRAIA DO SACO, SITUADA NA MASSAGUEIRA</t>
+  </si>
+  <si>
+    <t>4786</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO COM DRENAGEM DA RUA ESTRADA DA ILHOTA, TAMBÉM CONHECIDA COMO RUA DA SINDPOL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -585,68 +666,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4592/indicacao_001-2026_-_pavimentacao_e_drenagem_da_rua_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4593/indicacao_002-2026_-_drenagem_e_pavimentacao_da_rau_gustavo_simoes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4594/indicacao_003-2026_-_drenagem_e_pavimentacao_da_rua_ze_da_ilda.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4605/indicacao_013-2026_-_pavimentacao_asfaltica_da_travessa_miguel_omena.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4608/indicacao_015-2026_-_pavimentacao_e_drenagem_da_rua_que_liga_a_igreja_de_santa_rita_ao_restaurante_parada_obrigatoria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4610/indicacao_017-2026_-__conclusao_da_obra_de_pavimentacao_da_rua_das_jandaias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4620/indicacao_028-2026_-__drenagem_e_pavimentacao_da_rua_da_nova_jerico_no_povoado_taperagua.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4621/indicacao_029-2026_-_drenagem_e_pavimentacao_do_loteamento_village_em_taperagua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4639/indicacao_042-2026_-_drenagem_e_pavimentacao_da_rua_praca_dos_amigos_-_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4640/indicacao_043-2026_-_drenagem_e_pavimentacao_da_rua_da_paz_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4641/indicacao_044-2026_-_drenagem_e_pavimentacao_da_rua_do_joia_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4642/indicacao_045-2026_-_drenagem_e_pavimentacao_da_rua_siriba_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4643/indicacao_046-2026_-_drenagem_e_pavimentacao_da_rua_treze_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4592/indicacao_001-2026_-_pavimentacao_e_drenagem_da_rua_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4593/indicacao_002-2026_-_drenagem_e_pavimentacao_da_rau_gustavo_simoes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4594/indicacao_003-2026_-_drenagem_e_pavimentacao_da_rua_ze_da_ilda.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4605/indicacao_013-2026_-_pavimentacao_asfaltica_da_travessa_miguel_omena.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4608/indicacao_015-2026_-_pavimentacao_e_drenagem_da_rua_que_liga_a_igreja_de_santa_rita_ao_restaurante_parada_obrigatoria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4610/indicacao_017-2026_-__conclusao_da_obra_de_pavimentacao_da_rua_das_jandaias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4620/indicacao_028-2026_-__drenagem_e_pavimentacao_da_rua_da_nova_jerico_no_povoado_taperagua.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4621/indicacao_029-2026_-_drenagem_e_pavimentacao_do_loteamento_village_em_taperagua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4639/indicacao_042-2026_-_drenagem_e_pavimentacao_da_rua_praca_dos_amigos_-_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4640/indicacao_043-2026_-_drenagem_e_pavimentacao_da_rua_da_paz_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4641/indicacao_044-2026_-_drenagem_e_pavimentacao_da_rua_do_joia_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4642/indicacao_045-2026_-_drenagem_e_pavimentacao_da_rua_siriba_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4643/indicacao_046-2026_-_drenagem_e_pavimentacao_da_rua_treze_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4723/indicacao_115-2026_-_pavimentacao_e_drenagem_da_avenida_catucaba.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4724/indicacao_116-2026_-_pavimentacao_e_drenagem_da_rua_galeria_madeira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2026/4725/indicacao_117-2026_-_pavimentacao_e_drenagem_da_rua_marques_de_tamandare.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="195.7109375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="147.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="197.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1045,70 +1126,259 @@
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>74</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H17" t="s">
         <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>78</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>78</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>78</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>91</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H21" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>94</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>95</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H22" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>98</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>95</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H23" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>26</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>