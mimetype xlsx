--- v0 (2025-10-29)
+++ v1 (2026-05-16)
@@ -10,505 +10,685 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="751" uniqueCount="376">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2231/28.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2231/28.pdf</t>
   </si>
   <si>
     <t>TOMBAMENTO DO LEPROSÁRIO DA PRAIA DO FRANCÊS  E CRIAÇÃO DE ACESSO AO TURISTA</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>JÚNIOR LOPES</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2293/90.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2293/90.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO E REFORMA DO CEMITÉRIO MUNICIPAL NOSSA SENHORA DO CARMO</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2326/115.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2326/115.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UMA SALA NO PRÉDIO DA ANTIGA CRECHE, ATUALMENTE UTILIZADO COMO BASE DA SMTT DA MASSAGUEIRA, PARA A IMPLANTAÇÃO DE UM AUDITÓRIO</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2337/130.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2337/130.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO À BASE DE PARALELEPÍPEDOS OU ASFALTO NO LOTEAMENTO PORTO GRANDE, POVOADO PEDRAS</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2353/147.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2353/147.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO E PAVIMENTAÇÃO DA ESTRADA POR TRÁS DO ERICK FERRAZ, QUE DÁ ACESSO AO POVOADO TUQUANDUBA</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2405/180.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2405/180.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA PÚBLICA, COM EQUIPAMENTOS DE MUSCULAÇÃO EM MATERIAL RESISTENTE À AÇÃO DO TEMPO NO LARGO DE TAPERAGUÁ</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2402/187.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2402/187.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSAGEM DE NÍVEL NA AL 101 SUL, ENTRADA DA MASSAGUEIRA</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2503/266.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2503/266.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DA ORLA NA PRAIA DO SACO, COM INSTALAÇÃO DE TOTEM “EU AMO PRAIA DO SACO”, PARQUE INFANTIL E CONSTRUÇÃO DE QUIOSQUES PADRONIZADOS PARA OS EMPREENDEDORES DA REGIÃO</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2571/295.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2571/295.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UM ESPAÇO FISICO NO JÁ! DA MASSAGUIRA PARA QUE O PROCON ALAGOAS POSSA RELAIZAR ATENDIMENTOS.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2573/323.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2573/323.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE NOVOS PÓRTICOS DE SINALIZAÇÃO TURÍSTICA NOS ACESSOS À CIDADE DE MARECHAL DEODORO; E CONSTRUÇÃO DE UMA PRAÇA NO POVOADO TUQUANDUBA</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2597/341.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2597/341.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE TODAS AS FAIXAS DE PEDESTRES DA PRAIA DO FRANCÊS</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2635/368.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2635/368.pdf</t>
   </si>
   <si>
     <t>RETORNO DO PROJETO “DOMINGO EM FAMÍLIA” NA NOVA ORLA LAGUNAR DO CENTRO HISTÓRICO</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2654/382.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2654/382.pdf</t>
   </si>
   <si>
     <t>VISTORIA TÉCNICA NA OBRA DE REPARO DE PAVIMENTAÇÃO REALIZADA PELA BRK</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2656/384.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2656/384.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA DE AULAS DE REFORÇO ESCOLAR</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2801/516.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2801/516.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E PADRONIZAÇÃO DE CALÇADA NA RUA PADRE SILVESTRE, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2829/541.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2829/541.pdf</t>
   </si>
   <si>
     <t>CAMPANHAS EDUCATIVAS DE CONSCIENTIZAÇÃO NO TRÂNSITO</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2848/558.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2848/558.pdf</t>
   </si>
   <si>
     <t>, CRIAÇÃO DE UM MUSEU DA MÚSICA NO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2855/560.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2855/560.pdf</t>
   </si>
   <si>
     <t>ESTUDO E INSTALAÇÃO DE PLACAS EXPLICATIVAS NOS PRINCIPAIS PONTOS TURÍSTICOS DO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2870/576.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2870/576.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DA SUBVENÇÃO DESTINADA ÀS BANDAS FILARMÔNICAS DESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3015/ind_586.2025.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA JOSÉ BONIFÁCIO , FAZENDA BARREIROS</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3016/ind_590.2025.pdf</t>
+  </si>
+  <si>
     <t>CONSTRUÇÃO DE UM PARQU LINEAR NO BAIRRO DA  POEIRA</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3018/ind_592.2025.pdf</t>
+  </si>
+  <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA EM TORRNO DO LAGO DO BUZIOS, NO LOTEAMENTO BÚZIOS DO FRANCÊS</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2892/ind_601.2025.pdf</t>
+  </si>
+  <si>
     <t>PARCERIA COM O CORPO DE BOMBEIROS MILITAR DE ALAGOAS, VISANDO A REALIZAÇÃO DO PROJETO GOLFINHO, DURANTE O PERÍODO DE FÉRIAS ESCOLARES NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2895/ind_604.2025.pdf</t>
+  </si>
+  <si>
     <t>CESSÃO DE USO DA QUADRA DE AREIA DO CENTRO ESPORTIVO DANIEL NOGUEIRA, LOCALIZADO NO TREVO DO FRANCÊS, PARA A REALIZAÇÃO DE ATIVIDADES ESPORTIVAS COLETIVAS PROMOVIDAS PELA ASSOCIAÇÃO DE MORADORES DOS LOTEAMENTOS E RUAS DO ENTORNO DO TREVO DO FRANCÊS.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2913/ind_630.2025.pdf</t>
+  </si>
+  <si>
     <t>ESTUDO E IMPLEMENTAÇÃO DO PROJETO “CORES DE MARECHAL”, COM O OBJETIVO DE REVITALIZAR FACHADAS DE PRÉDIOS HISTÓRICOS NO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
+  </si>
+  <si>
     <t>IMPLEMENTAÇÃO DE PASSE LIVRE NOS TRANSPORTES COMPLEMENTARES DE MARECHAL DEODORO PARA PESSOAS COM DIABETES, AUTISMO E SEUS ACOMPANHANTES</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2923/ind_640.2025.pdf</t>
+  </si>
+  <si>
     <t>ESTUDO TÉCNICO PARA ADEQUAÇÃO (AMPLIAÇÃO) DO CÓDIGO DE ENDEREÇAMENTO POSTAL (CEP) NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2911/ind_642.2025.pdf</t>
+  </si>
+  <si>
     <t>PARCERIA PÚBLICO-PRIVADA ENTRE A PREFEITURA DE MARECHAL DEODORO E O GRUPO CASA DAS TINTAS, PARA EXECUÇÃO DE SERVIÇOS DE PINTURA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2920/ind_643.2025.pdf</t>
+  </si>
+  <si>
     <t>APRESENTAÇÃO DO SAMBA DA VILA EM CADA COMUNIDADE DE MARECHAL DEODORO, SENDO REALIZADA MENSALMENTE.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>ESPAÇO PARA IDOSOS PRATICAREM ATIVIDADES FÍSICAS</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2972/ind_652.2025.pdf</t>
+  </si>
+  <si>
+    <t>ABERTURA DO RIO SUMAÚMA</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>SORAYA DA BOMBONIERE</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2949/ind_654.2025.pdf</t>
+  </si>
+  <si>
     <t>CONSTRUÇÃO DE UMA ROTATÓRIA NA ENTRADA DO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>CONSTRUÇÃO DE CICLOVIAS PARA INCENTIVAR O USO DE BICICLETAS COMO MEIO DE TRANSPORTE</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2989/682.pdf</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO DE HORTAS COMUNITÁRIAS EM AREAS OCIOSAS DA CIDADE</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>CRIAÇÃO DE HORTAS COMUNITÁRIAS EM ÁREAS OCIOSAS DA CIDADE</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2988/683.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE CICLOVIAS PAA INCENTIVAR O USO DE BICICLETAS COMO MEIO DE TRANSPORTE</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2991/685.pdf</t>
+  </si>
+  <si>
     <t>IMPLANTAÇÃO DE UM PROGRAMA DE FORNECIMENTO GRATUITO DE PERUCAS PARA MULHERES EM TRATAMENTO QUIMIOTERÁPICO DE CÂNCER DE MAMA, CADASTRADAS PELO SISTEMA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2996/690.pdf</t>
+  </si>
+  <si>
     <t>RECUPERAÇÃO ASFÁLTICA E TAPA-BURACOS NAS VIAS DAS COMUNIDADES DA MASSAGUEIRA DE BAIXO</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3002/694.pdf</t>
+  </si>
+  <si>
     <t>PAVIMENTAÇÃO, DRENAGEM DAS ÁGUAS PLUVIAIS, CONSTRUÇÃO DE CALÇADAS COM PADRÕES DE ACESSIBILIDADE E ILUMINAÇÃO DE LED NA RUA SÃO GERALDO (PRINCIPAL DO POVOADO MANGUINHO.</t>
   </si>
   <si>
+    <t>3748</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3748/ind_735.2025.pdf</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO/ASFALTAMENTO COMPLETO, COM IMPLANTAÇÃO DE SISTEMA ADEQUADO DE DRENAGEM PLUVIAL, DE TODAS AS RUAS CONHECIDAS COMO “RUAS PROJETADAS” DO POVOADO CABREIRAS, DA RUA 1 À RUA 17</t>
+  </si>
+  <si>
+    <t>3755</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>THIAGO GONDIN</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3755/ind_740.2025.pdf</t>
+  </si>
+  <si>
+    <t>FECHAMENTO TEMPORÁRIO DA RUA LA RUE, LOCALIZADA NA PRAIA DO FRANCÊS</t>
+  </si>
+  <si>
+    <t>3764</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3764/ind_747.2025.pdf</t>
+  </si>
+  <si>
+    <t>REPAROS NAS TAMPAS DAS CAIXAS COLETORAS DA REDE DE DRENAGEM DOS LOTEAMENTOS E RUAS DO ENTORNO DO TREVO DO FRANCÊS</t>
+  </si>
+  <si>
+    <t>4446</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4446/775.pdf</t>
+  </si>
+  <si>
+    <t>MUTIRÃO DE FISCALIZAÇÃO E ORIENTAÇÃO NAS OBRAS EM ANDAMENTO NOS LOTEAMENTOS E RUAS DO ENTORNO DO TREVO DO FRANCÊS</t>
+  </si>
+  <si>
+    <t>4665</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4665/778.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE ACADEMIA PÚBLICA NO LOTEAMENTO SÃO JOSÉ, BAIRRO DA POEIRA</t>
+  </si>
+  <si>
+    <t>4451</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4451/indicacao_no_780_.pdf</t>
+  </si>
+  <si>
+    <t>REFORÇO NA SEGURANÇA PÚBLICA DO CONJUNTO NOVA MARECHAL</t>
+  </si>
+  <si>
+    <t>4666</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UM NOVO ACESSO A PRAIA DO SACO, LOCALIZADA NO POVOADO MASSAGUEIRA DE BAIXO</t>
+  </si>
+  <si>
+    <t>4532</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4532/indicacao_no_792_.pdf</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO DA TAXA DE ACESSO E PERMANÊNCIA PARA ÔNIBUS, MICROÔNIBUS E VANS DE TURISMO QUE INGRESSAM NA PRAIA DO FRANCÊS</t>
+  </si>
+  <si>
+    <t>4533</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4533/indicacao_no_796_.pdf</t>
+  </si>
+  <si>
+    <t>ADOÇÃO DE MEDIDAS PARA LIMITAR A ENTRADA DE ÔNIBUS DE TURISMO ATÉ O FINAL DA PRAIA DO FRANCÊS</t>
+  </si>
+  <si>
+    <t>4530</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_no_806_.pdf</t>
+  </si>
+  <si>
+    <t>IMEDIATA ABERTURA DE PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA URBANA (REURB) DOS LOTEAMENTOS TERRA DA ESPERANÇA E LIBERALINO RIBEIRO.</t>
+  </si>
+  <si>
+    <t>4558</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4558/indicacao_no_819.pdf</t>
+  </si>
+  <si>
+    <t>PADRONIZAÇÃO DE TODAS AS MESAS E CADEIRAS DO ESPAÇO GOURMET, LOCALIZADO NO FRANCÊS, SUBSTITUINDO OS MÓVEIS DE PLÁSTICO POR MÓVEIS DE MADEIRA</t>
+  </si>
+  <si>
     <t>2363</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>VOTOS DE PESAR A FAMÍLIA DE ALEX WILLIAMS DOS SANTOS ANJO.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, À SOCIEDADE MUSICAL NOSSA SENHORA DA BOA VIAGEM.</t>
   </si>
   <si>
     <t>2529</t>
@@ -591,237 +771,417 @@
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MOÇÃO  DE PESAR A FAMILIA DA SRª HELENA PINTO PELO SEU FALECIM,ENTO.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>À SRA. IARA TERRA DE OLIVEIRA, EM RECONHECIMENTO AO TRABALHO VOLUNTÁRIO E DE RELEVÂNCIA SOCIAL E AMBIENTAL DESENVOLVIDO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>•	MOÇÃO DE REPÚDIO Nº 01/2025, DE AUTORIA COLETIVA, À BRK, PELOS INEFICIENTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
+    <t>4522</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>•	MOÇÃO DE PESAR  À ENLUTADA FAMÍLIA DE ROSENI DA SILVA LIMA.</t>
+  </si>
+  <si>
     <t>2299</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 01/2025, DE AUTORIA DA MESA DIRETORA, QUE “DISPÕE SOBRE A MARGEM CONSIGNÁVEL PARA OPERAÇÕES DE CRÉDITO COM DESCONTO EM FOLHA DE PAGAMENTO PARA OS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE MARECHAL DEODORO, CONFORME ESPECIFICA</t>
   </si>
   <si>
+    <t>4572</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4572/pl_n_23.25.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A PROIBIÇÃO DE REALIZAÇÃO DE BLOCOS CARNAVALESCOS, FESTIVIDADES, EVENTOS SONOROS E UTILIZAÇÃO DE VEÍCULOS EQUIPADOS COM SISTEMAS DE AMPLIFICAÇÃO SONORA NAS IMEDIAÇÕES DE UNIDADES DE PRONTO ATENDIMENTO (UPAS), HOSPITAIS E DEMAIS ESTABELECIMENTOS HOSPITALARES COM FUNCIONAMENTO ININTERRUPTO DE 24 HORAS NO ÃMBITO DO MUNICIPIO DE MARECHAL DEODORO, E ESTABELECE OUTRAS DISPOSIÇÕES CORRELATAS</t>
+  </si>
+  <si>
+    <t>4573</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4573/pl_n_25.25.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ISENÇÃO DE COBRANÇA DE TAXAS DE ESTACIONAMENTO POR ESTABELECIMENTOS COMERCIAIS EM FACE DO CONSUMO MINIMO REALIZADO POR CLIENTES NO MUNICIPIO DE MARECHAL DEODORO E ESTABELECE OUTRAS DISPOSIÇÕES CORRELATAS.</t>
+  </si>
+  <si>
+    <t>4571</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PARTICIPAÇÃO DA SOCIEDADE NA ELABORAÇÃO, REVISÃO E ATUALIZAÇÃO DO PLANO MUNIICPAL DE SANEAMENTO BÁSICO E NO ACOMPANHAMENTO DOS SERVIÇOS DE FORNECIMENTO DE ÁGUA NO MUNICIPIO DE MARECHAL DEODORO ,  E DÁ OUTAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2582</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>THIAGO GONDIN</t>
-[...1 lines deleted...]
-  <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA PESCA E DA CULTURA TRADICIONAL NO MUNICÍPIO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PERMITIR O ACESSO DOS AGENTES DE COMBATE ÀS ENDEMIAS EM IMÓVEIS LOCALIZADOS NO MUNICÍPIO DE MARECHAL DEODORO-AL E ESTABELECE PENALIDADES PARA O DESCUMPRIMENTO.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DO SURF DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
+    <t>4429</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4429/pl_68.25.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE MARECHAL DEODORO, O DIA DA TRADICIONAL CORRIDA DE CANOA DEODORENSE, A SER CELEBRADO ANUALMENTE EM 09 DE NOVEMBRO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4430</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4430/pl_n_69.25.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA OFICIALMENTE COMO RUA PALMEIRA VEITCHIA, A VIA PÚBLICA QUE LIGA A RODOVIA AL 101 SUL À RUA MANOEL PEREIRA DA SILVA NO LOTEAMENTO VIA MARES E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>2300</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2300/pdl_01.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2300/pdl_01.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MARGEM CONSIGNÁVEL PARA OPERAÇÕES DE CRÉDITO COM DESCONTO EM FOLHA DE PAGAMENTO PARA OS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE MARECHAL DEODORO, CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2864/pdl_n_18.25.pdf</t>
+  </si>
+  <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. LUIZ GUILHERME DE MELO LOPES E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2202/p__de_resolucao_no_01.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2202/p__de_resolucao_no_01.2025.pdf</t>
   </si>
   <si>
     <t>DELEGA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A ATRIBUIÇÃO DE ELABORAR LEIS DESTINADAS A REDISTRIBUIÇÃO DE CARGOS DA PREFEITURA MUNICIPAL D EMARECHAL DEODORO-AL.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>INSTITUIÇÃO DA COMISSÃO ESPECIAL DE RIOS E LAGOAS.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>ANDRE LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2409/pl_exec_no_08_-_2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2409/pl_exec_no_08_-_2025.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE JOSÉ CÍCERO DOS SANTOS À NOVA PRAÇA SITUADA NO POVOADO CABREIRAS, NESTE MUNICÍPIO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2925/pl_exec_no_22_-_2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2925/pl_exec_no_22_-_2025.pdf</t>
   </si>
   <si>
     <t>REGULA A CONCESSÃO E O RECEBIMENTO DE PATROCINIO PELO PODER PÚBLICO A ENTIDADES E EVENTOS REALIZADOSNO MUNICIPIO DE MARECHAL DEODORO, VISANDO AO INTERESSE PÚBLICO E AO COLETIVO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2926/pl_exec_no_27_-_2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2926/pl_exec_no_27_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GESTAO DEMOCRÁTICAM NA REDE MUNICIPAL DE ENSINODE MARECHAL DEODORO/AL, REGULAMENTA O PROCESSO SELETIVO PARA DIRETOR E DIRETOR ADJUNTO ESCOLAR E REVOGA A LEI MUNICIPAL Nº 1.585/2024.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 2º, DA LEI Nº 1.568, DE 27 DE MARÇO DE 2024, QUE DISPÕE SOBRE O PROGRAMA DE RESIDÊNCIA MÉDICA EM SAÚDE DA FAMÍLIA E COMUNIDADE – PRMSFC, NO ÂMBITO DO MUNICÍPIO DE MARECHAL DEODORO/AL</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.121/2014, DE 26 DE DEZEMBRO DE 2014 E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.260/2019, DE 08 DE JANEIRO DE 2019 E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 970/2009, DE 15 DE SETEMBRO DE 2009 E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3266/pl_42.2025.pdf</t>
+  </si>
+  <si>
     <t>ALTERA A LEI MUNICIPAL N° 1.121/2014, DE 26 DEZEMBRO DE 2014 E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
+    <t>4510</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGAÇÃO DOS CONDOMÍNIOS EDÍLICOS DE EXIGIR, MANTER E APRESENTAR AO MUNICÍPIO O ALVARÁ DE CONSTRUÇÃO DAS OBRAS REALIZADAS NAS UNIDADES AUTÔNOMAS E ÁREAS COMUNS, ESTABELECE PROCEDIMENTOS DE FISCALIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4513</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSERÇÃO E ALTERAÇÃO DE DISPOSITIVOS NA LEI MUNICIPAL Nº 1.216, DE 29 DE SETEMBRO DE 2.017, QUE INSTITUIU O NOVO CÓDIGO TRIBUTÁRIO MUNICIPAL DE MARECHAL DEODORO E NA LEI MUNICIPAL Nº 1.212, DE 18 DE SETEMBRO DE 2.017, QUE DISPÕE SOBRE A DÍVIDA ATIVA DO MUNICÍPIO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4566</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 51/2025, QUE "ALTERA A LEI MUNICIPAL N° 1.258/2018, DE 28 DE DEZEMBRO DE 2018 E ADOTA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4568</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 52/2025, QUE “ALTERA A LEI MUNICIPAL N° 1.329/2020’ DE 22 DE  JUNHO DE 2020 E ADOTA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4564</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>VETO TOTAL</t>
+  </si>
+  <si>
+    <t>•	VETO TOTAL Nº 18/2025 AO PROJETO DE LEI Nº 57/2025, DE AUTORIA DO VEREADOR THIAGO GONDIN, QUE “DISPÕE SOBRE A CRIAÇÃO DE GUICHÊ OU ATENDIMENTO ESPECÍFICO PARA CORRETORES DE IMÓVEIS INSCRITOS NO CRECI/AL, JUNTO AOS CARTÓRIOS, À SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E DEMAIS ÓRGÃOS PÚBLICOS DO MUNICÍPIO DE MARECHAL DEODORO/AL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4560</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4560/veto_n_14.25.pdf</t>
+  </si>
+  <si>
+    <t>•	VETO TOTAL Nº 14/2025 AO PROJETO DE LEI Nº 50/2025, ORIUNDO DO PODER LEGISLATIVO, QUE “INSTITUI O PROGRAMA MUNICIPAL DE COLETA SELETIVA DE RESÍDUOS SÓLIDOS NO MUNICÍPIO DE MARECHAL DEODORO</t>
+  </si>
+  <si>
+    <t>4561</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4561/veto_n_15.25.pdf</t>
+  </si>
+  <si>
+    <t>•	VETO TOTAL Nº 15/2025 AO PROJETO DE LEI Nº 53/2025, ORIUNDO DO PODER LEGISLATIVO, QUE “INSTITUI O CONTROLE DE ACESSO A VEÍCULOS AUTOMOTORES À VILA DOS PESCADORES, NA PRAIA DO FRANCÊS</t>
+  </si>
+  <si>
+    <t>4562</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4562/veto_n_16.25.pdf</t>
+  </si>
+  <si>
+    <t>•	VETO TOTAL Nº 16/2025 AO PROJETO DE LEI Nº 60/2025, DE AUTORIA DO VEREADOR YURI CORTEZ, QUE “DISPÕE SOBRE A OBRIGATORIEDADE DE FICHA LIMPA, COMPROVADA POR CERTIDÃO NEGATIVA DE ANTECEDENTES CRIMINAIS, PARA O INGRESSO EM CARGOS DE PROFESSORES, CUIDADORES E DEMAIS FUNÇÕES QUE ENVOLVAM O CUIDADO DE CRIANÇAS NA REDE MUNICIPAL DE ENSINO DE MARECHAL DEODORO, APLICÁVEL A CARGOS COMISSIONADOS OU EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>4563</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4563/veto_n_17.25.pdf</t>
+  </si>
+  <si>
+    <t>•	VETO TOTAL Nº 17/2025 AO PROJETO DE LEI Nº 64/2025, DE AUTORIA DO VEREADOR DR. EVERALDO FILHO, QUE “INSTITUI O CONSELHO MUNICIPAL DO SURF DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>2406</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>REGIME DE URGENCIA DE VOTAÇÃO DO PROJETO 04/2025 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL QUE “ALTERA A LEI MUNICIPAL Nº 1.561/24, DE 28 DE FEVEREIRO DE 2024 E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>3671</t>
+  </si>
+  <si>
+    <t>RES</t>
+  </si>
+  <si>
+    <t>RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3671/resolucao_no_01.2025.pdf</t>
+  </si>
+  <si>
+    <t>DELEGA AO CHEFE DO PODER EECUTIVO MUNICIPAL A ATRIBUIÇÃO PARA ELABORAR LEIS DESTINADAS A REESTRUTURAÇÃO DE CARGOS NA REFEITURA MUNICIPAL DE AMRECHAL DEODORO/AL.</t>
+  </si>
+  <si>
+    <t>4570</t>
+  </si>
+  <si>
+    <t>DL</t>
+  </si>
+  <si>
+    <t>DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃ HONOÁRIA DO MUNICIPIO DE MARECHAL DEODORO A SANDRA HELENA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1125,67 +1485,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2231/28.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2293/90.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2326/115.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2337/130.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2353/147.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2405/180.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2402/187.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2503/266.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2571/295.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2573/323.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2597/341.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2635/368.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2654/382.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2656/384.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2801/516.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2829/541.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2848/558.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2855/560.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2870/576.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2300/pdl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2202/p__de_resolucao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2409/pl_exec_no_08_-_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2925/pl_exec_no_22_-_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2926/pl_exec_no_27_-_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2231/28.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2293/90.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2326/115.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2337/130.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2353/147.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2405/180.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2402/187.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2503/266.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2571/295.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2573/323.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2597/341.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2635/368.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2654/382.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2656/384.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2801/516.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2829/541.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2848/558.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2855/560.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2870/576.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3015/ind_586.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3016/ind_590.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3018/ind_592.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2892/ind_601.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2895/ind_604.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2913/ind_630.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2923/ind_640.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2911/ind_642.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2920/ind_643.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2972/ind_652.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2949/ind_654.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2989/682.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2988/683.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2991/685.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2996/690.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3002/694.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3748/ind_735.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3755/ind_740.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3764/ind_747.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4446/775.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4665/778.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4451/indicacao_no_780_.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4532/indicacao_no_792_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4533/indicacao_no_796_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_no_806_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4558/indicacao_no_819.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4572/pl_n_23.25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4573/pl_n_25.25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4429/pl_68.25.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4430/pl_n_69.25.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2300/pdl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2864/pdl_n_18.25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2202/p__de_resolucao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2409/pl_exec_no_08_-_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2925/pl_exec_no_22_-_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2926/pl_exec_no_27_-_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3266/pl_42.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4560/veto_n_14.25.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4561/veto_n_15.25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4562/veto_n_16.25.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4563/veto_n_17.25.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3671/resolucao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H67"/>
+  <dimension ref="A1:H95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1711,1203 +2071,1925 @@
       </c>
       <c r="H21" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>101</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>102</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="H23" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="H25" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>57</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H27" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>38</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>99</v>
+        <v>128</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>99</v>
+        <v>132</v>
       </c>
       <c r="H29" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>99</v>
+        <v>136</v>
       </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>99</v>
+        <v>140</v>
       </c>
       <c r="H31" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>99</v>
+        <v>145</v>
       </c>
       <c r="H32" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>43</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>99</v>
+        <v>149</v>
       </c>
       <c r="H33" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>43</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>99</v>
+        <v>153</v>
       </c>
       <c r="H34" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="H35" t="s">
-        <v>144</v>
+        <v>158</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>99</v>
+        <v>161</v>
       </c>
       <c r="H36" t="s">
-        <v>147</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>38</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>99</v>
+        <v>165</v>
       </c>
       <c r="H37" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>151</v>
+        <v>167</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>152</v>
+        <v>168</v>
       </c>
       <c r="D38" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>99</v>
+        <v>169</v>
       </c>
       <c r="H38" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="D39" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>23</v>
+        <v>173</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>99</v>
+        <v>174</v>
       </c>
       <c r="H39" t="s">
-        <v>158</v>
+        <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>159</v>
+        <v>176</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
       <c r="D40" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>99</v>
+        <v>178</v>
       </c>
       <c r="H40" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="D41" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>99</v>
+        <v>182</v>
       </c>
       <c r="H41" t="s">
-        <v>164</v>
+        <v>183</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>165</v>
+        <v>184</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="D42" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>38</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>99</v>
+        <v>186</v>
       </c>
       <c r="H42" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>168</v>
+        <v>188</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>169</v>
+        <v>189</v>
       </c>
       <c r="D43" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>33</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>99</v>
+        <v>190</v>
       </c>
       <c r="H43" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>172</v>
+        <v>193</v>
       </c>
       <c r="D44" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>173</v>
+        <v>123</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H44" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>175</v>
+        <v>195</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="D45" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>173</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>99</v>
+        <v>197</v>
       </c>
       <c r="H45" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>178</v>
+        <v>199</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>179</v>
+        <v>200</v>
       </c>
       <c r="D46" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>38</v>
+        <v>173</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>99</v>
+        <v>201</v>
       </c>
       <c r="H46" t="s">
-        <v>180</v>
+        <v>202</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>181</v>
+        <v>203</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>182</v>
+        <v>204</v>
       </c>
       <c r="D47" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>99</v>
+        <v>205</v>
       </c>
       <c r="H47" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>185</v>
+        <v>208</v>
       </c>
       <c r="D48" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>154</v>
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>173</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>99</v>
+        <v>209</v>
       </c>
       <c r="H48" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>187</v>
+        <v>211</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>188</v>
+        <v>212</v>
       </c>
       <c r="D49" t="s">
-        <v>153</v>
+        <v>213</v>
       </c>
       <c r="E49" t="s">
-        <v>154</v>
+        <v>214</v>
       </c>
       <c r="F49" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H49" t="s">
-        <v>189</v>
+        <v>215</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>190</v>
+        <v>216</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>191</v>
+        <v>217</v>
       </c>
       <c r="D50" t="s">
-        <v>153</v>
+        <v>213</v>
       </c>
       <c r="E50" t="s">
-        <v>154</v>
+        <v>214</v>
+      </c>
+      <c r="F50" t="s">
+        <v>23</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H50" t="s">
-        <v>192</v>
+        <v>218</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>193</v>
+        <v>219</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>152</v>
+        <v>220</v>
       </c>
       <c r="D51" t="s">
-        <v>194</v>
+        <v>213</v>
       </c>
       <c r="E51" t="s">
-        <v>195</v>
+        <v>214</v>
+      </c>
+      <c r="F51" t="s">
+        <v>23</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H51" t="s">
-        <v>196</v>
+        <v>221</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>197</v>
+        <v>222</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>198</v>
+        <v>223</v>
       </c>
       <c r="D52" t="s">
-        <v>194</v>
+        <v>213</v>
       </c>
       <c r="E52" t="s">
-        <v>195</v>
+        <v>214</v>
       </c>
       <c r="F52" t="s">
-        <v>199</v>
+        <v>38</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H52" t="s">
-        <v>200</v>
+        <v>224</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>201</v>
+        <v>225</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>202</v>
+        <v>226</v>
       </c>
       <c r="D53" t="s">
-        <v>194</v>
+        <v>213</v>
       </c>
       <c r="E53" t="s">
-        <v>195</v>
+        <v>214</v>
       </c>
       <c r="F53" t="s">
         <v>38</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H53" t="s">
-        <v>203</v>
+        <v>227</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>205</v>
+        <v>229</v>
       </c>
       <c r="D54" t="s">
-        <v>194</v>
+        <v>213</v>
       </c>
       <c r="E54" t="s">
-        <v>195</v>
+        <v>214</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H54" t="s">
-        <v>206</v>
+        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>207</v>
+        <v>231</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>152</v>
+        <v>232</v>
       </c>
       <c r="D55" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E55" t="s">
-        <v>209</v>
+        <v>214</v>
+      </c>
+      <c r="F55" t="s">
+        <v>233</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>210</v>
+        <v>124</v>
       </c>
       <c r="H55" t="s">
-        <v>211</v>
+        <v>234</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>212</v>
+        <v>235</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
+        <v>236</v>
+      </c>
+      <c r="D56" t="s">
         <v>213</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H56" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>215</v>
+        <v>238</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>152</v>
+        <v>239</v>
       </c>
       <c r="D57" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E57" t="s">
-        <v>217</v>
+        <v>214</v>
+      </c>
+      <c r="F57" t="s">
+        <v>38</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>218</v>
+        <v>124</v>
       </c>
       <c r="H57" t="s">
-        <v>219</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>220</v>
+        <v>241</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>221</v>
+        <v>242</v>
       </c>
       <c r="D58" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="E58" t="s">
-        <v>223</v>
+        <v>214</v>
+      </c>
+      <c r="F58" t="s">
+        <v>23</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H58" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>160</v>
+        <v>245</v>
       </c>
       <c r="D59" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="E59" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>229</v>
+        <v>124</v>
       </c>
       <c r="H59" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>191</v>
+        <v>248</v>
       </c>
       <c r="D60" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="E60" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="F60" t="s">
-        <v>228</v>
+        <v>23</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>232</v>
+        <v>124</v>
       </c>
       <c r="H60" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="D61" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="E61" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>236</v>
+        <v>124</v>
       </c>
       <c r="H61" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="D62" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="E62" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="F62" t="s">
-        <v>228</v>
+        <v>38</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H62" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>242</v>
+        <v>212</v>
       </c>
       <c r="D63" t="s">
-        <v>226</v>
+        <v>257</v>
       </c>
       <c r="E63" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>258</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H63" t="s">
-        <v>243</v>
+        <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>244</v>
+        <v>260</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>198</v>
+        <v>261</v>
       </c>
       <c r="D64" t="s">
-        <v>226</v>
+        <v>257</v>
       </c>
       <c r="E64" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="F64" t="s">
-        <v>228</v>
+        <v>123</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>99</v>
+        <v>262</v>
       </c>
       <c r="H64" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="D65" t="s">
-        <v>226</v>
+        <v>257</v>
       </c>
       <c r="E65" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="F65" t="s">
-        <v>228</v>
+        <v>123</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>99</v>
+        <v>266</v>
       </c>
       <c r="H65" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="D66" t="s">
-        <v>226</v>
+        <v>257</v>
       </c>
       <c r="E66" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="F66" t="s">
-        <v>228</v>
+        <v>123</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H66" t="s">
-        <v>251</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>252</v>
+        <v>271</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>152</v>
+        <v>272</v>
       </c>
       <c r="D67" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E67" t="s">
-        <v>254</v>
+        <v>258</v>
+      </c>
+      <c r="F67" t="s">
+        <v>173</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="H67" t="s">
-        <v>255</v>
+        <v>273</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>274</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>275</v>
+      </c>
+      <c r="D68" t="s">
+        <v>257</v>
+      </c>
+      <c r="E68" t="s">
+        <v>258</v>
+      </c>
+      <c r="F68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H68" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>277</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>278</v>
+      </c>
+      <c r="D69" t="s">
+        <v>257</v>
+      </c>
+      <c r="E69" t="s">
+        <v>258</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H69" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>280</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>281</v>
+      </c>
+      <c r="D70" t="s">
+        <v>257</v>
+      </c>
+      <c r="E70" t="s">
+        <v>258</v>
+      </c>
+      <c r="F70" t="s">
+        <v>57</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H70" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>284</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>285</v>
+      </c>
+      <c r="D71" t="s">
+        <v>257</v>
+      </c>
+      <c r="E71" t="s">
+        <v>258</v>
+      </c>
+      <c r="F71" t="s">
+        <v>23</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H71" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>288</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>212</v>
+      </c>
+      <c r="D72" t="s">
+        <v>289</v>
+      </c>
+      <c r="E72" t="s">
+        <v>290</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H72" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>293</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>294</v>
+      </c>
+      <c r="D73" t="s">
+        <v>289</v>
+      </c>
+      <c r="E73" t="s">
+        <v>290</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H73" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>297</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>212</v>
+      </c>
+      <c r="D74" t="s">
+        <v>298</v>
+      </c>
+      <c r="E74" t="s">
+        <v>299</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H74" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>302</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>303</v>
+      </c>
+      <c r="D75" t="s">
+        <v>304</v>
+      </c>
+      <c r="E75" t="s">
+        <v>305</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H75" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>307</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>220</v>
+      </c>
+      <c r="D76" t="s">
+        <v>308</v>
+      </c>
+      <c r="E76" t="s">
+        <v>309</v>
+      </c>
+      <c r="F76" t="s">
+        <v>310</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H76" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>313</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>251</v>
+      </c>
+      <c r="D77" t="s">
+        <v>308</v>
+      </c>
+      <c r="E77" t="s">
+        <v>309</v>
+      </c>
+      <c r="F77" t="s">
+        <v>310</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H77" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>316</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>317</v>
+      </c>
+      <c r="D78" t="s">
+        <v>308</v>
+      </c>
+      <c r="E78" t="s">
+        <v>309</v>
+      </c>
+      <c r="F78" t="s">
+        <v>310</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H78" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>320</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>321</v>
+      </c>
+      <c r="D79" t="s">
+        <v>308</v>
+      </c>
+      <c r="E79" t="s">
+        <v>309</v>
+      </c>
+      <c r="F79" t="s">
+        <v>310</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H79" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>323</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>324</v>
+      </c>
+      <c r="D80" t="s">
+        <v>308</v>
+      </c>
+      <c r="E80" t="s">
+        <v>309</v>
+      </c>
+      <c r="F80" t="s">
+        <v>310</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H80" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>326</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>272</v>
+      </c>
+      <c r="D81" t="s">
+        <v>308</v>
+      </c>
+      <c r="E81" t="s">
+        <v>309</v>
+      </c>
+      <c r="F81" t="s">
+        <v>310</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H81" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>328</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>329</v>
+      </c>
+      <c r="D82" t="s">
+        <v>308</v>
+      </c>
+      <c r="E82" t="s">
+        <v>309</v>
+      </c>
+      <c r="F82" t="s">
+        <v>310</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H82" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>331</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>332</v>
+      </c>
+      <c r="D83" t="s">
+        <v>308</v>
+      </c>
+      <c r="E83" t="s">
+        <v>309</v>
+      </c>
+      <c r="F83" t="s">
+        <v>310</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H83" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>335</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>336</v>
+      </c>
+      <c r="D84" t="s">
+        <v>308</v>
+      </c>
+      <c r="E84" t="s">
+        <v>309</v>
+      </c>
+      <c r="F84" t="s">
+        <v>310</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H84" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>338</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>275</v>
+      </c>
+      <c r="D85" t="s">
+        <v>308</v>
+      </c>
+      <c r="E85" t="s">
+        <v>309</v>
+      </c>
+      <c r="F85" t="s">
+        <v>310</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H85" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>340</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>341</v>
+      </c>
+      <c r="D86" t="s">
+        <v>308</v>
+      </c>
+      <c r="E86" t="s">
+        <v>309</v>
+      </c>
+      <c r="F86" t="s">
+        <v>310</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H86" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>343</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>344</v>
+      </c>
+      <c r="D87" t="s">
+        <v>308</v>
+      </c>
+      <c r="E87" t="s">
+        <v>309</v>
+      </c>
+      <c r="F87" t="s">
+        <v>310</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H87" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>346</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>347</v>
+      </c>
+      <c r="D88" t="s">
+        <v>348</v>
+      </c>
+      <c r="E88" t="s">
+        <v>349</v>
+      </c>
+      <c r="F88" t="s">
+        <v>310</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H88" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>351</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>239</v>
+      </c>
+      <c r="D89" t="s">
+        <v>348</v>
+      </c>
+      <c r="E89" t="s">
+        <v>349</v>
+      </c>
+      <c r="F89" t="s">
+        <v>310</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H89" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>354</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>242</v>
+      </c>
+      <c r="D90" t="s">
+        <v>348</v>
+      </c>
+      <c r="E90" t="s">
+        <v>349</v>
+      </c>
+      <c r="F90" t="s">
+        <v>310</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H90" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>357</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>245</v>
+      </c>
+      <c r="D91" t="s">
+        <v>348</v>
+      </c>
+      <c r="E91" t="s">
+        <v>349</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H91" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>360</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>248</v>
+      </c>
+      <c r="D92" t="s">
+        <v>348</v>
+      </c>
+      <c r="E92" t="s">
+        <v>349</v>
+      </c>
+      <c r="F92" t="s">
+        <v>310</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H92" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>363</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>212</v>
+      </c>
+      <c r="D93" t="s">
+        <v>364</v>
+      </c>
+      <c r="E93" t="s">
+        <v>365</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H93" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>367</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>212</v>
+      </c>
+      <c r="D94" t="s">
+        <v>368</v>
+      </c>
+      <c r="E94" t="s">
+        <v>369</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H94" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>372</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>245</v>
+      </c>
+      <c r="D95" t="s">
+        <v>373</v>
+      </c>
+      <c r="E95" t="s">
+        <v>374</v>
+      </c>
+      <c r="F95" t="s">
+        <v>38</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H95" t="s">
+        <v>375</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2934,50 +4016,78 @@
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>