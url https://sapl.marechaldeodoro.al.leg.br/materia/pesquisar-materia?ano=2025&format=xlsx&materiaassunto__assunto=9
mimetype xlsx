--- v1 (2026-02-07)
+++ v2 (2026-05-14)
@@ -10,749 +10,764 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="239">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2215/11.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2215/11.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO OU CONSTRUÇÃO DE UM NOVO CEMITÉRIO NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2252/49.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2252/49.pdf</t>
   </si>
   <si>
     <t>OBRAS DE MACRODRENAGEM NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2270/067.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2270/067.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DISSIPADOR DE ENERGIA (FAMOSO QUEBRA-MAR) E MANUTENÇÃO DA PARTE EXISTENTE AO LONGO DA ORLA DA BARRA NOVA</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2278/075.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2278/075.pdf</t>
   </si>
   <si>
     <t>CONTENÇÃO DAS ENCOSTAS, DRENAGEM DAS ÁGUAS PLUVIAIS E ESTABILIZAÇÃO DE TALUDES NA REGIÃO DO JARDIM DO CARMO</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2330/119.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2330/119.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESTACIONAMENTO AO LADO DA IGREJA E AMPLIAÇÃO DA PRAÇA SÃO MIGUEL ARCANJO, SITUADA NO LOTEAMENTO ELDORADO;</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2335/122.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2335/122.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM DEPÓSITO PARA AMBULANTES NO FRANCÊS</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2404/189.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2404/189.pdf</t>
   </si>
   <si>
     <t>RECUO DOS CANTEIROS DA PRAÇA EM FRENTE À NOVA RODOVIÁRIA, NO BAIRRO DA POEIRA</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2419/192.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2419/192.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO NO PONTO DE ÔNIBUS NA RODOVIA AL 101 SUL, NA ENTRADA DO MANGUEIRA, POVOADO SANTA RITA</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2477/241.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2477/241.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO TÉCNICO E A ADOÇÃO DE MEDIDAS EMERGENCIAIS PARA CONTENÇÃO DA EROSÃO NO POVOADO BROHMA NA COMUNIDADE AO LADO DO CLUBE.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2475/242.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2475/242.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DO CAMPO DE FUTEBOL DO BOTAFOGO AO LADO DO CONJUNTO ERICK FERRAZ E DOAÇÃO AO TIME BOTAFOGO</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2504/267.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2504/267.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA COMUNITÁRIA, NO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2505/268.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2505/268.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA COMUNITÁRIA, NO RIACHO VELHO</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2506/269.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2506/269.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA COMUNITÁRIA, NO RESIDENCIAL RECANTO DA ILHA, NA BARRA NOVA.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2518/281.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2518/281.pdf</t>
   </si>
   <si>
     <t>, CONSTRUÇÃO DE UMA PONTE SOB O RIO DA ESTIVA, INTERLIGANDO OS LOTEAMENTOS NOVA MARECHAL E A VIA PRINCIPAL DOS LOTEAMENTOS BOSQUE DAS CAJAZEIRAS E CHAMAR</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2523/285.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2523/285.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO PARA PAIS E ALUNOS ESPERAREM PELOS TRANSPORTES ESCOLARES.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>JÚNIOR LOPES</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2524/287.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2524/287.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURO DE CONTENÇÃO NA BARREIRA DA LADEIRA TENENTE JOSÉ TOMÉ.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2637/370.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2637/370.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCADARIA NA RUA SALUSTIANO PEIXOTO, NO JARDIM DO CARMO, NAS IMEDIAÇÕES DO LOTEAMENTO VILA CARMELO</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2639/372.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2639/372.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO DA RUA DO ARRUADO DA TITA, NA TUQUANDUBA.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2652/380.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2652/380.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE UM MAPA DE RISCOS URBANOS, COM O OBJETIVO DE IDENTIFICAR ÁREAS SUSCETÍVEIS E ENCHENTES, ALAGAMENTOS, EROSÕES E OUTROS TIPOS DE DESASTRES NATURAIS</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2661/396.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2661/396.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO DE IMPACTO E ABERTURA DE VALAS PARA AJUDAR NO ESCOAMENTO DAS ÁGUAS PLUVIAIS EM ÁREAS VULNERÁVEIS DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2643/397.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2643/397.pdf</t>
   </si>
   <si>
     <t>REPAROS NO ASFALTO DA AVENIDA SÃO JOSÉ E RUA FIRMO LOPES, NA POEIRA</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2678/410.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2678/410.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BANHEIROS PÚBLICOS NOS QUIOSQUES LOCALIZADOS NA PRAÇA DO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2682/420.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2682/420.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA BOCA DE LOBO NA RODOVIÁRIA NO BAIRRO DA POEIRA</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2696/429.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2696/429.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS PARA INSTALAR O ARQUIVO PÚBLICO MUNICIPAL E A BIBLIOTECA MUNICIPAL NO ANTIGO PRÉDIO EM QUE FUNCIONAVA O FÓRUM</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2737/470.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2737/470.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO LOTEAMENTO IMPERIAL</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2738/471.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2738/471.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE ÀS OBRAS DE PAVIMENTAÇÃO DA COMUNIDADE DO GRAVATAÍ, NO CONJUNTO JOSÉ DIAS</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2769/487.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2769/487.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLANTAÇÃO DE UM MATADOURO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2775/493.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2775/493.pdf</t>
   </si>
   <si>
     <t>, ADOÇÃO DE PROVIDÊNCIAS PARA RESOLVER SITUAÇÃO DE ESGOTO EM FRENTE À IGREJA DE SANTA RITA, POVOADO SANTA RITA</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2788/506.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2788/506.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA IMPLANTAÇÃO DE UMA CAIXA D’ÁGUA NO POVOADO SACO</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2800/515.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2800/515.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO DE ÔNIBUS NA ENTRADA DO RECANTO DA ILHA, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2821/442.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2821/442.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE PATROLAMENTO NO LOTEAMENTO ENCONTRO DO MAR</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>SORAYA DA BOMBONIERE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2841/550.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2841/550.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO E MANUTENÇÃO DA REDE DE ESGOTO NA RUA LUCILA TOLEDO, LOCALIZADO NO BAIRRO DA RUA DOS CAJUEIROS, NO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2844/550.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2844/550.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ESPAÇO COBERTO, COM ESTRUTURA SANITÁRIA (BANHEIRO), DESTINADO AOS MOTOTAXISTAS, NA ENTRADA DA MASSAGUEIRA</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2845/565.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2845/565.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DA RUA NELSON CAMILO, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2868/574.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2868/574.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA DA TERRA DA ESPERANÇA</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2886/ind__588.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2886/ind__588.2025.pdf</t>
   </si>
   <si>
     <t>MELHORIA NA ESTRUTURA DO PONTO DE MOTOTÁXI LOCALIZADO NO CONJUNTO JOSÉ DIAS</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2903/ind_621.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2903/ind_621.2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA COBERTURA NA CRECHE NEI ADÉLIA CAVALCANTE, POSSIBILITANDO QUE OS PAIS AGUARDEM SEUS FILHOS COM MAIS CONFORTO E SEGURANÇA</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2904/ind_622.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2904/ind_622.2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSARELA EM FRENTE À ESCOLA GOVERNADOR LUIZ CAVALCANTE, CONHECIDA COMO FACULDADE, GARANTINDO MAIOR SEGURANÇA PARA OS ALUNOS, PAIS E RESPONSÁVEIS QUE DIARIAMENTE TRANSITAM PELO LOCAL.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2930/ind_645.2025_.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2930/ind_645.2025_.pdf</t>
   </si>
   <si>
     <t>, SUBSTITUIÇÃO DA ATUAL REDE DE ESGOTO EM FRENTE À PRAÇA SÃO JOSÉ</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2945/ind_648.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2945/ind_648.2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO “PARQUE DA CRIANÇA” NO TERRENO LOCALIZADO ENTRE A RUA FIRMO LOPES E A RUA MÁRIO DÂMASO, NO INÍCIO DO BAIRRO DA POEIRA</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2946/ind_649.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2946/ind_649.2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO TÉCNICO E ADMINISTRATIVO PARA VIABILIZAR A RECUPERAÇÃO, REFORMA E ADEQUADA UTILIZAÇÃO DOS PRÉDIOS PÚBLICOS QUE SE ENCONTRAM PARADOS OU EM ESTADO DE ABANDONO, DESTINANDO-OS À IMPLANTAÇÃO DE SECRETARIAS, DEPARTAMENTOS E DEMAIS ENTIDADES VINCULADAS AO PODER PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2948/ind_653.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2948/ind_653.2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CASA DA SOPA NA RUA DA ESTIVA, LOCALIZADO NO BAIRRO DA RUA DOS CAJUEIROS</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2950/ind_655.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2950/ind_655.2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CALÇADÃO COM INÍCIO NA ENTRADA DO TREVO DA USINA, PELA ESTRADA DA USINA SUMAÚMA, ATÉ O CONDOMÍNIO LAGO SUL</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2951/ind_657_2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2951/ind_657_2025.pdf</t>
   </si>
   <si>
     <t>, PROJETO DE INTEGRAÇÃO URBANA DAS TRÊS RUAS PARALELAS À LA RUE, CONECTANDO-AS AO CORREDOR VERDE, COM A IMPLANTAÇÃO DE MOBILIÁRIO URBANO, CALÇAMENTO PADRONIZADO, ILUMINAÇÃO PAISAGÍSTICA, BANCOS, LIXEIRAS E POSTES DE ENERGIA</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2968/675.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2968/675.pdf</t>
   </si>
   <si>
     <t>REPINTURA DE TODAS AS FAIXAS DE PEDESTRES LOCALIZADAS NO TRECHO DO VIADUTO DO FRANCÊS À TERRA DOS MARECHAIS, AO LONGO DA AL 215, RODOVIA EDVAL LEMOS</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3007/703.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3007/703.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CANEIRO CENRAL LOCALIZADO NA RUA DOS CAJUEIROS, NO BAIRRO DA POEIRA</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3284/721.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3284/721.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MEIOS-FIOS (LINHA D’ÁGUA) E A EXECUÇÃO DE CALÇADAS COM ACESSIBILIDADE EM TODO O LOTEAMENTO SHAMAR, NO BAIRRO DA POEIRA;</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3757/ind_742.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3757/ind_742.2025.pdf</t>
   </si>
   <si>
     <t>REABERTURA DA RUA QUE DÁ ACESSO À LAGOA E QUE FICA LOCALIZADA AO LADO DO ESTABELECIMENTO DENOMINADO “TROCA DE ÓLEO”, NO POVOADO CABREIRAS</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4438/765.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TOTEM “AMO ILHA SANTA RITA”, NA ILHA DE SANTA RITA</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4432/indicacao_no_767.pdf</t>
+  </si>
+  <si>
     <t>REVITALIZAÇÃO DO PÓRTICO DE ENTRADA DO POVOADO RIACHO VELHO</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4452/indicacao_no_781_.pdf</t>
+  </si>
+  <si>
     <t>ESTUDOS TÉCNICOS E POSTERIOR EXECUÇÃO DA CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO LOTEAMENTO SÃO JOSÉ, NO FINAL DA RUA DR. IVAN VASCONCELOS BRITO, POEIRA</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4434/indicacao_no_783_.pdf</t>
+  </si>
+  <si>
     <t>CONSTRUÇÃO DE PONTOS DE ÔNIBUS NOS DOIS SENTIDOS DA RODOVIA EDVAL LEMOS SANTOS (AL 215), NAS PROXIMIDADES DO LOTEAMENTO LAGOON VILLE.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4526/indicacao_no_787.pdf</t>
+  </si>
+  <si>
     <t>MELHORIA DA RUA QUE DÁ ACESSO DO BROMA AO RIACHO VELHO, POR MEIO DE ATERRO E TERRAPLANAGEM, A FIM DE GARANTIR MELHORES CONDIÇÕES DE TRÁFEGO E SEGURANÇA PARA OS MORADORES DA REGIÃO</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>790</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4531/indicacao_no_789_.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA OPERAÇÃO VERÃO NA PRAIA DO FRANCÊS, VISANDO REFORÇAR A SEGURANÇA, A INFRAESTRUTURA, O ABASTECIMENTO DE ÁGUA, A ILUMINAÇÃO E O BEM-ESTAR DA POPULAÇÃO E DOS TURISTAS DURANTE O PERÍODO DE ALTA TEMPORADA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1059,67 +1074,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2215/11.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2252/49.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2270/067.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2278/075.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2330/119.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2335/122.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2404/189.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2419/192.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2477/241.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2475/242.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2504/267.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2505/268.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2506/269.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2518/281.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2523/285.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2524/287.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2637/370.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2639/372.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2652/380.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2661/396.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2643/397.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2678/410.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2682/420.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2696/429.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2737/470.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2738/471.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2769/487.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2775/493.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2788/506.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2800/515.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2821/442.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2841/550.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2844/550.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2845/565.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2868/574.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2886/ind__588.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2903/ind_621.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2904/ind_622.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2930/ind_645.2025_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2945/ind_648.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2946/ind_649.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2948/ind_653.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2950/ind_655.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2951/ind_657_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2968/675.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3007/703.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3284/721.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3757/ind_742.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2215/11.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2252/49.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2270/067.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2278/075.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2330/119.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2335/122.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2404/189.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2419/192.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2477/241.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2475/242.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2504/267.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2505/268.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2506/269.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2518/281.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2523/285.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2524/287.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2637/370.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2639/372.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2652/380.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2661/396.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2643/397.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2678/410.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2682/420.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2696/429.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2737/470.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2738/471.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2769/487.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2775/493.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2788/506.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2800/515.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2821/442.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2841/550.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2844/550.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2845/565.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2868/574.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2886/ind__588.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2903/ind_621.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2904/ind_622.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2930/ind_645.2025_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2945/ind_648.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2946/ind_649.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2948/ind_653.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2950/ind_655.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2951/ind_657_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2968/675.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3007/703.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3284/721.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3757/ind_742.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4438/765.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4432/indicacao_no_767.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4452/indicacao_no_781_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4434/indicacao_no_783_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4526/indicacao_no_787.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4531/indicacao_no_789_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2399,158 +2414,158 @@
       </c>
       <c r="H50" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>219</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>220</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H51" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>42</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="H52" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="H53" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="H54" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>37</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="H55" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>