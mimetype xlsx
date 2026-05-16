--- v1 (2026-02-04)
+++ v2 (2026-05-16)
@@ -54,537 +54,537 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2272/069.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2272/069.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA CENTRAL DE ATENDIMENTO BRK, TRIBUTOS E PM</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2284/81.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2284/81.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRE EM FRENTE À ACADEMIA DO MOJICA, NA BAIXA DA SAPA</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2368/152.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2368/152.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLANTAÇÃO DE UM PROGRAMA MUNICIPAL EM MARECHAL DEODORO PARA SUBSIDIAR, ATÉ UM VALOR PRÉ-ESTABELECIDO, AS CONTAS DE ENERGIA ELÉTRICA E ÁGUA DE DEODORENSES DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2389/169.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2389/169.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO OU IMPLANTAÇÃO DE UMA CASA DA SOPA NO POVOADO CABREIRAS</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2396/179.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2396/179.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA PÚBLICA, COM EQUIPAMENTOS DE MUSCULAÇÃO EM MATERIAL RESISTENTE À AÇÃO DO TEMPO NO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2397/181.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2397/181.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA PÚBLICA, COM EQUIPAMENTOS DE MUSCULAÇÃO EM MATERIAL RESISTENTE À AÇÃO DO TEMPO CONJUNTO JOSÉ DIAS.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2382/190.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2382/190.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PONTO DE ÔNIBUS NO LOTEAMENTO ENCONTRO DO MAR.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2437/205.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2437/205.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CINCO QUEBRA-MOLAS NA RUA PRINCIPAL DO CONJUNTO RESIDECIAL DENISSON AMORIM, BAIRRO PEDRAS</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2439/207.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2439/207.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NO POVOADO MALHADAS</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2449/217.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2449/217.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO E CONSTRUÇÃO DE UMA COOPERATIVA DOS ARTESÃOS DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2434/226.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2434/226.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA SAÚDE 100% / SAÚDE A MIL.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2435/227.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2435/227.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA FEDERAL ACADEMIA DA SAÚDE</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2487/251.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2487/251.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA CRECHE NOTURNA</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2535/291.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2535/291.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO TOTEM “EU AMO MASSAGUEIRA”, NO POVOADO MASSAGUEIRA</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2536/292.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2536/292.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA SAÚDE DO PESCADOR, NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2537/293.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2537/293.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA JOVEM GUIA DE MARECHAL, NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2544/302.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2544/302.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA INSTITUIÇÃO DE ACOLHIMENTO PARA VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2556/313.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2556/313.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CURSOS DE LIBRAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2561/318.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2561/318.pdf</t>
   </si>
   <si>
     <t>, IMPLANTAÇÃO DO PONTO DE ÔNIBUS NA VILA DO ESPORTE, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2590/334.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2590/334.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEGURANÇA ROTATIVA E INSTALAÇÃO DE POSTO POLICIAL NA BARRA NOVA</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2591/335.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2591/335.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEGURANÇA ROTATIVA E INSTALAÇÃO DE POSTO POLICIAL NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2600/344.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2600/344.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE QUEBRA-MOLAS NA RUA DE ACESSO AO RESIDENCIAL DENISSON AMORIM</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2620/364.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2620/364.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE IMPACTO E A POSTERIOR IMPLANTAÇÃO DE LEI MUNICIPAL SOBRE PISO SALARIAL NACIONAL E DA JORNADA DE 30H PARA OS PROFISSIONAIS DA ENFERMAGEM</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2646/374.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2646/374.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO “MÃE ACOLHEDORA”, VOLTADO AO ACOLHIMENTO E APOIO DE MÃES SOLO EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2647/375.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2647/375.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE AULAS DE NATAÇÃO GRATUITAS VOLTADO PARA CRIANÇAS DE SEIS ANOS DE IDADE, MATRICULADAS NA REDE PÚBLICA DE ENSINO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2649/377.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2649/377.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA SEMANA MUNICIPAL DO AUTISTA, A SER REALIZADA ANUALMENTE, PREFERENCIALMENTE, NA PRIMEIRA SEMANA DE ABRIL, EM ALUSÃO AO DIA MUNDIAL DA CONSCIENTIZAÇÃO DO AUTISMO (02 DE ABRIL) NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2684/416.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2684/416.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLANTAÇÃO DA SEMANA MUNICIPAL DA TECNOLOGIA E INOVAÇÃO NA EDUCAÇÃO, A SER REALIZADA ANUALMENTE NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2699/423.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2699/423.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE QUEBRA-MOLAS AO LADO DO IFAL, NA PRAÇA DA JUVENTUDE</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2708/441.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2708/441.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO TÉCNICO E POSTERIOR IMPLANTAÇÃO DE UM PLANO DE REORDENAMENTO COMERCIAL DA FAIXA DE AREIA DA PRAIA DO FRANCÊS;</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2790/508.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2790/508.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE QUEBRA-MOLAS NA RODOVIA AL 215, ESPECIFICAMENTE NA ENTRADA DO CONJUNTO RESIDENCIAL GISLENE MATHEUS</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>JORGE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2791/509.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2791/509.pdf</t>
   </si>
   <si>
     <t>ESTUDOS TÉCNICOS E ADMINISTRATIVOS PARA A IMPLANTAÇÃO DE ESCOLAS CÍVICO-MILITARES NO ÂMBITO DO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2822/534.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2822/534.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA QUADRA DE AREIA NA PRAÇA DO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2823/535.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2823/535.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PONTO DE ÔNIBUS NA RUA JOSÉ DE CARVALHO PEDROSA, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2824/536.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2824/536.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PRONTO ATENDIMENTO (PA) 24 HORAS NA REGIÃO DOS CANAIS</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2825/537.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2825/537.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PONTO DE ÔNIBUS AO LADO DO DEPÓSITO DE CONSTRUÇÃO DO POLÓ</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2846/556.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2846/556.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM TOTEM COM A FRASE “EU AMO MARECHAL”, NA ORLA LAGUNAR DA CIDADE</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2851/561.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2851/561.pdf</t>
   </si>
   <si>
     <t>, IMPLANTAÇÃO DE UM CENTRO DE CAPACITAÇÃO PARA MICROEMPREENDEDORES, VOLTADO PARA O FORTALECIMENTO DA ECONOMIA LOCAL POR MEIO DA QUALIFICAÇÃO GRATUITA DA POPULAÇÃO DO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2885/ind__587.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2885/ind__587.2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PONTO ESTRUTURADO DE MOTOTÁXI NO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3275/712.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3275/712.pdf</t>
   </si>
   <si>
     <t>, IMPLEMENTAÇÃO DE NOVOS BANCOS NA PRAÇA SENHOR DO BONFIM, NO BAIRRO DE TAPERAGUÁ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -891,67 +891,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2272/069.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2284/81.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2368/152.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2389/169.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2396/179.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2397/181.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2382/190.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2437/205.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2439/207.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2449/217.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2434/226.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2435/227.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2487/251.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2535/291.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2536/292.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2537/293.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2544/302.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2556/313.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2561/318.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2590/334.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2591/335.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2600/344.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2620/364.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2646/374.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2647/375.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2649/377.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2684/416.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2699/423.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2708/441.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2790/508.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2791/509.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2822/534.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2823/535.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2824/536.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2825/537.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2846/556.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2851/561.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2885/ind__587.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3275/712.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2272/069.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2284/81.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2368/152.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2389/169.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2396/179.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2397/181.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2382/190.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2437/205.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2439/207.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2449/217.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2434/226.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2435/227.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2487/251.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2535/291.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2536/292.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2537/293.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2544/302.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2556/313.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2561/318.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2590/334.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2591/335.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2600/344.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2620/364.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2646/374.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2647/375.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2649/377.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2684/416.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2699/423.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2708/441.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2790/508.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2791/509.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2822/534.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2823/535.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2824/536.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2825/537.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2846/556.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2851/561.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2885/ind__587.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3275/712.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="211.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>