--- v0 (2026-02-06)
+++ v1 (2026-06-19)
@@ -10,608 +10,629 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="193">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2242/38.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2242/38.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE ESPAÇOS INSTAGRAMÁVEIS NO CENTRO HISTÓRICO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2243/39.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2243/39.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA BASE COMUNITÁRIA DA GUARDA MUNICIPAL NA ORLA LAGUNAR DO CENTRO HISTÓRICO</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2364/148.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2364/148.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO/CRIAÇÃO DE UM CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL – CRAS</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2366/150.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2366/150.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO/CRIAÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE – UBS NO POVOADO MASSAGUEIRA DE BAIXO</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2367/151.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2367/151.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO/CRIAÇÃO DE UM RESTAURANTE POPULAR</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2368/152.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2368/152.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLANTAÇÃO DE UM PROGRAMA MUNICIPAL EM MARECHAL DEODORO PARA SUBSIDIAR, ATÉ UM VALOR PRÉ-ESTABELECIDO, AS CONTAS DE ENERGIA ELÉTRICA E ÁGUA DE DEODORENSES DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2399/183.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2399/183.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA COLÔNIA DE PESCADORES NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2451/220.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2451/220.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PARQUE MUNICIPAL EM MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2514/276.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2514/276.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA BANDA DE MÚSICA DA GUARDA CIVIL MUNICIPAL</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2551/309.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2551/309.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM NÚCLEO AVANÇADO DO CORPO DE BOMBEIROS MILITAR NA PRAIA DO FRANCÊS</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2552/310.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2552/310.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA UNIDADE MÓVEL DE SAÚDE, DESTINADA A REALIZAR ATENDIMENTOS MÉDICOS NAS COMUNIDADES MAIS AFASTADAS</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2554/311.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2554/311.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA BASE DA GUARDA MUNICIPAL NOS CANAIS (MASAGUEIRA)</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2594/338.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2594/338.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE UM TERRENO ADEQUADO PARA A CRIAÇÃO DA PRAÇA DO MÚSICO DEODORENSE</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2599/343.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2599/343.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA MUNICIPAL DE REGULARIZAÇÃO FUNDIÁRIA NO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2605/348.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2605/348.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLEMENTAÇÃO DO PROGRAMA CRAS MÓVEL, DESTINADO A LEVAR OS SERVIÇOS DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS) E DA ASSISTÊNCIA SOCIAL À ÁREA DE DIFÍCIL ACESSO, COMO POVOADOS E COMUNIDADES PERIFÉRICAS</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2612/355.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2612/355.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROJETO (VOCÊ FAZ FALTA) PARA COMBATER A EVASÃO ESCOLAR DE JOVENS E ADULTOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2616/359.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2616/359.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM CENTRO MUNICIPAL DE FORMAÇÃO EM TECNOLOGIA, COM CURSOS DE ROBÓTICA, INFORMÁTICA E PROGRAMAÇÃO</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2617/360.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2617/360.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA DE PREVENÇÃO AO CÂNCER DE MAMA E COLO DO ÚTERO, COM EXAMES GRATUITOS E MUTIRÕES PERIÓDICOS NOS BAIRROS</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>JORGE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2644/373.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2644/373.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM SISTEMA DE CADASTRAMENTO DESTINADO AOS COMERCIANTES LOCAIS INTERESSADOS EM PARTICIPAR DOS PROGRAMAS SOCIAIS PROMOVIDOS PELA PREFEITURA</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2648/376.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2648/376.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CALENDÁRIO ESPORTIVO MUNICIPAL PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2655/383.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2655/383.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA DE IDENTIFICAÇÃO ELETRÔNICA DE EQUINOS, ATRAVÉS DA IMPLANTAÇÃO DE CHIPS</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2686/418.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2686/418.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO ESPAÇO “SALA DE AMAMENTAÇÃO” NAS UNIDADES DE SAÚDE E PRÉDIOS PÚBLICOS COM GRANDE FLUXO DE MÃES E BEBÊS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2689/422.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2689/422.pdf</t>
   </si>
   <si>
     <t>, CRIAÇÃO DA SEMANA DO SERVIDOR PÚBLICO MUNICIPAL DEODORENSE, A SER REALIZADA, ANUALMENTE, COM ATIVIDADES DE ESPORTES E LAZER, INCLUINDO PREMIAÇÕES</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2703/436.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2703/436.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA RONDA NOS BAIRROS</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2704/437.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2704/437.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE ESTUDOS SOBRE A CRIAÇÃO DE UM PROJETO DE LEI VISANDO CRIAR O PROGRAMA “AUXÍLIO INVERNO</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2726/459.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2726/459.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM BANCO DEODORENSE DE OPORTUNIDADES</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2731/464.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2731/464.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA MUNICIPAL “PASSE LIVRE CULTURAL”, COM O OBJETIVO DE GARANTIR TRANSPORTE GRATUITO A ESTUDANTES E JOVENS DE BAIXA RENDA PARA PARTICIPAR DE EVENTOS, ATIVIDADES E EQUIPAMENTOS CULTURAIS NO MUNICÍPIO E EM REGIÕES PRÓXIMAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2732/465.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2732/465.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA “JOVEM APRENDIZ SOCIAL” NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2733/466.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2733/466.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA “ORGULHO DE SER DEODORENSE”, OFERTANDO O CONCURSO MUNICIPAL DE REDAÇÃO, POESIA E DESENHO PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2739/472.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2739/472.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE AUXÍLIO COMPENSATÓRIO PARA OS AMBULANTES CADASTRADOS, EM CASO DE CANCELAMENTO DE EVENTOS PROMOVIDOS PELO MUNICÍPIO</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2742/475.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2742/475.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM AUXÍLIO FINANCEIRO AOS MAESTROS DE FILARMÔNICAS MUNICIPAIS</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2774/492.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2774/492.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA SECRETARIA MUNICIPAL DE RELAÇÕES INSTITUCIONAIS</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2849/559.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2849/559.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PROGRAMA DE ACOMPANHAMENTO MULTIPROFISSIONAL E A PROMOÇÃO DE ATIVIDADES PERIÓDICAS VOLTADAS ÀS MÃES DE CRIANÇAS ATÍPICAS ATENDIDAS PELO CERTEA – CENTRO DE REFERÊNCIA EM TRANSTORNO DO ESPECTRO AUTISTA, DO MUNICÍPIO DE MARECHAL DEODORO;</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2875/581.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2875/581.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM CENTRO DE REABILITAÇÃO PARA DEPENDENTES QUÍMICOS NA CIDADE.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_5892025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_5892025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CENTRO DE ATENDIMENTO ESPECIALIZADO PARA MULHERES.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>SORAYA DA BOMBONIERE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3025/ind_608.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3025/ind_608.2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO "AUXÍLIO ALUGUEL MARIA DA PENHA", PROGRAMA QUE OFEREÇA SUPORTE FINANCEIRO PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA, PERMITINDO QUE POSSAM ALUGAR UMA RESIDÊNCIA COM SEGURANÇA E AUTONOMIA.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2956/ind_661.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2956/ind_661.2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO MUSEU DA PESSOA DEODORENSE, UM ESPAÇO DEDICADO À MEMÓRIA, IDENTIDADE E VALORIZAÇÃO DAS HISTÓRIAS DE VIDA DOS CIDADÃOS DEODORENSES</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2966/ind_674.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2966/ind_674.2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA LOTERIA MUNICIPAL DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4557/indicacao_no_818.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA ROTA VIVA DO CENTRO HISTÓRICO, UM PROGRAMA VOLTADO À VALORIZAÇÃO CULTURAL, INCENTIVO AO COMÉRCIO LOCAL E AUMENTO DO FLUXO TURÍSTICO NO CENTRO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
+  </si>
+  <si>
     <t>INSTITUI A SEMANA DO BEACH TENNIS NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE MARECHAL DEODORO”.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DE GUICHÊ OU ATENDIMENTO ESPECÍFICO PARA CORRETORES DE IMÓVEIS INSCRITOS NO CRECI/AL, JUNTO AOS CARTÓRIOS, À SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO E DEMAIS ÓRGÃOS PÚBLICOS DO MUNICÍPIO DE MARECHAL DEODORO/AL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>4567</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>PLOE</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>ANDRE LUIZ</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 52/2025, QUE “ALTERA A LEI MUNICIPAL N° 1.329/2020’ DE 22 DE  JUNHO DE 2020 E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -915,67 +936,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2242/38.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2243/39.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2364/148.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2366/150.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2367/151.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2368/152.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2399/183.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2451/220.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2514/276.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2551/309.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2552/310.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2554/311.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2594/338.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2599/343.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2605/348.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2612/355.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2616/359.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2617/360.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2644/373.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2648/376.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2655/383.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2686/418.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2689/422.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2703/436.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2704/437.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2726/459.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2731/464.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2732/465.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2733/466.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2739/472.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2742/475.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2774/492.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2849/559.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2875/581.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_5892025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3025/ind_608.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2956/ind_661.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2966/ind_674.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2242/38.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2243/39.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2364/148.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2366/150.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2367/151.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2368/152.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2399/183.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2451/220.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2514/276.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2551/309.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2552/310.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2554/311.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2594/338.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2599/343.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2605/348.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2612/355.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2616/359.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2617/360.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2644/373.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2648/376.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2655/383.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2686/418.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2689/422.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2703/436.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2704/437.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2726/459.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2731/464.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2732/465.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2733/466.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2739/472.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2742/475.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2774/492.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2849/559.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2875/581.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2887/ind_5892025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3025/ind_608.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2956/ind_661.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2966/ind_674.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4557/indicacao_no_818.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H42"/>
+  <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1995,125 +2016,152 @@
       </c>
       <c r="H40" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>178</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>179</v>
       </c>
       <c r="D41" t="s">
         <v>180</v>
       </c>
       <c r="E41" t="s">
         <v>181</v>
       </c>
       <c r="F41" t="s">
         <v>60</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="H41" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D42" t="s">
         <v>180</v>
       </c>
       <c r="E42" t="s">
         <v>181</v>
       </c>
       <c r="F42" t="s">
         <v>137</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="H42" t="s">
-        <v>185</v>
+        <v>186</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>187</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>188</v>
+      </c>
+      <c r="D43" t="s">
+        <v>189</v>
+      </c>
+      <c r="E43" t="s">
+        <v>190</v>
+      </c>
+      <c r="F43" t="s">
+        <v>191</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H43" t="s">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>