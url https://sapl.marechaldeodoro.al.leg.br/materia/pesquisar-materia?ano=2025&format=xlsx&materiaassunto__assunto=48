--- v0 (2026-02-06)
+++ v1 (2026-05-16)
@@ -54,75 +54,75 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>ANDRE LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2580/pl_exec_no_16_-_2025_2.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2580/pl_exec_no_16_-_2025_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025”</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2757/pl_exec_no_31_-_2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2757/pl_exec_no_31_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVOGAÇÃO DA LEI MUNICIPAL Nº 1.519, DE 04 DE SETEMBRO DE 2.023, QUE DISPÕE SOBRE REPASSE DE RECURSOS RECEBIDOS DA UNIÃO PARA CUMPRIMENTO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR NA EMENDA CONSTITUCIONAL 127/2022”.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMAS QUE VISAM ESTIMULAR A CIDADANIA FISCAL NO MUNICÍPIO DE MARECHAL DEODORO DISPONDO SOBRE PREMIAÇÕES POR SORTEIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>QUE “ACRESCENTA O “CAPÍTULO FINAL – DO REQUERIMENTO E DA RENOVAÇÃO ANUAL DOS BENEFÍCIOS FISCAIS” À LEI Nº 1.358, DE 07 DE JANEIRO DE 2021 (PRODESIN) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -438,67 +438,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2580/pl_exec_no_16_-_2025_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2757/pl_exec_no_31_-_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2580/pl_exec_no_16_-_2025_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2757/pl_exec_no_31_-_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>