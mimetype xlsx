--- v0 (2026-02-05)
+++ v1 (2026-05-16)
@@ -10,953 +10,971 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="567" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="575" uniqueCount="307">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MARCELO MORINGA, JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2226/22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2226/22.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CENTRO HISTÓRICO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2235/32.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2235/32.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CAMPO DA AUXILIADORA E ADEQUAÇÃO DOS EQUIPAMENTOS ESPORTIVOS JÁ EXISTENTES NO POVOADO RIACHO VELHO</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>JÚNIOR LOPES</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2237/33.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2237/33.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA SITUADA NO RESIDENCIAL ERICK FERRAZ</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2239/35.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2239/35.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO PRÉDIO DESTINADO AO ATENDIMENTO MÉDICO, LOCALIZADO NO RESIDENCIAL ERICK FERRAZ</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2244/40.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2244/40.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DAS ESCADAS E CORRIMÃO, COM RETIRADA DAS BARREIRAS URBANÍSTICAS, BEM COMO A CONSTRUÇÃO DE UM MIRANTE COM A CRIAÇÃO DE ESPAÇO INSTAGRAMÁVEL NA RUA PRESIDENTE DUTRA, ANTIGA RUA DA FORTALEZA</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2268/65.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2268/65.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA ORLA LAGUNAR DO CENTRO HISTÓRICO.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2273/070.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2273/070.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA ANTÔNIO RIJO DE CARVALHO, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2279/076.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2279/076.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO/REVITALIZAÇÃO DA PRAÇA LOCALIZADA NO LOTEAMENTO SÃO JOSÉ;</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2280/77.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2280/77.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO/REVITALIZAÇÃO DA PRAÇA LOCALIZADA NO LOTEAMENTO CAJAZEIRAS;</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2287/84.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2287/84.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DOS IDOSOS, NA POEIRA</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2304/096.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2304/096.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E INSTALAÇÃO DE QUIOSQUE NA PRAÇA DA SIRIBA, BARRA NOVA</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2305/97.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2305/97.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E INSTALAÇÃO DE QUIOSQUE NA PRAÇA DA RUA PADRE SILVESTRE, BARRA NOVA</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2334/121.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2334/121.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA VILA DOS PESCADORES NA PRAIA DO FRANCÊS</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2384/165.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2384/165.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DE PONTO DE ÔNIBUS DO CONJUNTO GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2394/177.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2394/177.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA ÁREA VERDE E REFORMA DO CAMPO DE FUTEBOL DO RESIDENCIAL DÊNISSON AMORIM.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2425/ind_198.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2425/ind_198.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO E RENOVAÇÃO DO CEMITÉRIO LOCALIZADO NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2428/200.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2428/200.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DAS QUADRAS LOCALIZADAS NO LARGO DE TAPERAGUÁ.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2443/211.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2443/211.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA QUE LIGA A LOCALIDADE DE SANTA RITA À RUA DO MANGUEIRA</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2444/212.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2444/212.pdf</t>
   </si>
   <si>
     <t>REPARO DE TRÊS VALETAS/CANALETAS NA ILHA DE SANTA RITA, NOS SEGUINTES PONTOS: EM FRENTE À CASA DAS FREIRAS; NA ESQUINA DA FARMÁCIA; E EM FRENTE À CASA DA SRA. PASTORA.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2452/221.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2452/221.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA SÃO JOSÉ, LOCALIZADA NA POEIRA</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2453/222.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2453/222.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA MARECHAL DEODORO, LOCALIZADA NA RUA DA MATRIZ</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2455/224.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2455/224.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO/CRIAÇÃO DE UM MIRANTE COM A CRIAÇÃO DE ESPAÇO INSTAGRAMÁVEL, NA RUA TENENTE JOSÉ TOMÉ.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2476/243.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2476/243.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO, OU SE NECESSÁRIO, A CONSTRUÇÃO DE UM NOVO CAIS DA LANCHA NA ORLA LAGUNAR DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2479/245.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2479/245.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA QUADRA E PRAÇA DA INTEGRAÇÃO, CONHECIDA COMO PRAÇA DO ANTIGO CAPITÃO, LOCALIZADA NA RUA DOS CAJUEIROS.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2495/259.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2495/259.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA VILA DO ESPORTE E QUE SEJA INSTALADO NOVA ESTRUTURA DA QUADRA DE AREIA E RESTAURAÇÃO DOS BRINQUEDOS NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2483/261.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2483/261.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E OS DEVIDOS REPAROS NO CRUZEIRO LOCALIZADO NA ENTRADA DO BAIRRO POEIRA.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2519/282.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2519/282.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO E POSTERIOR EXECUÇÃO DE OBRAS DE RESTAURAÇÃO E CONSERVAÇÃO DOS MONUMENTOS HISTÓRICOS DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2522/284.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2522/284.pdf</t>
   </si>
   <si>
     <t>REPAROS NO ASFALTO DA ENTRADA DO RESIDENCIAL ERICK FERRAZ</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>JORGE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2607/350.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2607/350.pdf</t>
   </si>
   <si>
     <t>REEDIFICAÇÃO DO CORETO LOCALIZADO NA PRAÇA PEDRO PAULINO, CENTRO</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2611/354.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2611/354.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA QUADRA DE ESPORTES LOCALIZADA NO LOTEAMENTO BÚZIOS DO FRANCÊS.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2613/356.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2613/356.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DA QUADRA DE BEACH TENNIS NA ORLA DA PRAIA DO FRANCÊS</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2619/363.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2619/363.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PAVIMENTAÇÃO DA RUA RODRIGUES DE OLIVEIRA, NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2638/371.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2638/371.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA ESCADARIA QUE LIGA O CONJUNTO RESIDENCIAL ERICK FERRAZ À PRAÇA SITUADA AO LADO DA NOVA RODOVIÁRIA, NA POEIRA</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2658/388.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2658/388.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PAVIMENTAÇÃO DA RUA DR. TAVARES BASTOS, CENTRO</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2659/389.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2659/389.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA VÁRZEA DA VILA, ENTRADA PRINCIPAL DA CIDADE DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2665/394.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2665/394.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO, LIMPEZA E URBANIZAÇÃO DO LAGO DO URUBU, NO LOTEAMENTO BÚZIOS DO FRANCÊS</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2666/399.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2666/399.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA LOCALIZADA ATRÁS DO NEI ADÉLIA CAVALCANTE, NA RUA DOS CAJUEIROS</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2692/425.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2692/425.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DA PRAÇA DO RECANTO DA ILHA</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2694/427.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2694/427.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA AFONSO ALVES DE CARVALHO, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2697/430.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2697/430.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA MÚCIO AMORIM, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2698/431.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2698/431.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DA BOA VIAGEM, LOCALIZADA NO BARRO VERMELHO</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2701/434.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2701/434.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DOS PONTOS DE ÔNIBUS DOS CANAIS</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2709/442.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2709/442.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO TREVO DO FRANCÊS E MODERNIZAÇÃO DO TOTEM COM O NO0ME DA CIDADE, ALÉM DA CRIAÇÃO DE ESPAÇOS INSTAGRAMÁVEIS NO LOCAL</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2717/450.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2717/450.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA ANTIGA ORLA DA BARRA NOVA, PRÓXIMO AO CONDOMÍNIO VISTA DA LAGOA</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2728/461.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2728/461.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DE TODA A ORLA LAGUNAR DA MASSAGUEIRA</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2765/483.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2765/483.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO E EXECUÇÃO DE UM PROJETO DE REVITALIZAÇÃO DE TODA A ILUMINAÇÃO PÚBLICA DO CENTRO HISTÓRICO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2778/496.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2778/496.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E REFORMA DO GINÁSIO DA VILA DO ESPORTE, POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2780/498.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2780/498.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PAVIMENTAÇÃO DA AVENIDA SANTA MARIA MADALENA</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2803/518.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2803/518.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA 28 DE OUTUBRO, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2804/519.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2804/519.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA PADRE SILVESTRE, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2809/524.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2809/524.pdf</t>
   </si>
   <si>
     <t>REMARCAÇÃO DA PINTURA DAS FAIXAS DE PEDESTRE E DOS REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) AO LONGO DO TRECHO DA (AL-215) ENTRE O TREVO DO FRANCÊS E O RESIDENCIAL DENISSON AMORIM</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2852/562.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2852/562.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA QUADRA DE ESPORTES E DA PRAÇA DO CONJUNTO TERRA DA ESPERANÇA COMO INSTALAÇÃO DE NOVOS BANCOS, PODAS DE ÁRVORES E PINTURAS DA PRAÇA NA TERRA DA ESPERANÇA, NO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3011/ind_582.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3011/ind_582.2025.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA JÕAO ARGEMIRO ROSA . NA BARRA NOVA.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2929/ind_598.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2929/ind_598.2025.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E REFORMA NA PRAÇA MANOEL DA HORA, NA POEIRA</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2905/ind_623.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2905/ind_623.2025.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA JACUÍPE, NO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2908/ind_626.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2908/ind_626.2025.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA DO ANTIGO CAJUEIRO, MASSAGUEIRA.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2922/ind_639.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2922/ind_639.2025.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRACINHA (CANTEIRO CENTRAL) DA RUA PRESIDENTE DUTRA</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2947/ind_656.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2947/ind_656.2025.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO MONUMENTO EM HOMENAGEM AO SR. NELSON DA RABECA E DO BUSTO DE MARIA ANTONIETA, BEM COMO A REVITALIZAÇÃO DA PRAÇA ONDE O MESMO ESTÁ LOCALIZADO.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2952/ind_658.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2952/ind_658.2025.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CORREDOR VERDE, NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2957/ind_622.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2957/ind_622.2025.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PAVIMENTAÇÃO DA RUA DONINA BARBOSA, NA MASSAGUEIRA, EM MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2958/ind_663.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2958/ind_663.2025.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PAVIMENTAÇÃO DA AVENIDA BOSQUE DA MASSAGUEIRA, EM MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2992/686.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2992/686.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA VIA NO TRECHO QUE APRESENTA UMA VALA NA ILHA DE SANTA RITA, NA RUA RAMON LIMA, EM FRENTE À CASA DAS FREIRAS</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3000/692.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3000/692.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PAVIMENTAÇÃO DA AVENIDA ANA MESSIAS DE ARAÚJO (RUA AO LADO DA CARAJÁS, QUE DÁ ACESSO À IGREJA DE SANTA TEREZINHA), NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3001/693.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3001/693.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DO RESIDENCIAL GISLENE MATHEUS</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3009/705.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3009/705.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PONTO DE ONIBUS NO BARRO VERMELHO NAS PROXIMIDADES DO GINÁSIO POLIESPORTIVO ANTONIO JOSÉ DE LIMA, PROXÍMO AO CISP</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3758/ind_743.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3758/ind_743.2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REVITALIZAÇÃO DA PINTURA DAS PAREDES LATERAIS DO VIADUTO DO TREVO DO FRANCÊS</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3759/ind_748.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3759/ind_748.2025.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DIVINA PASTORA, NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4439/indicacao_no_766.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA ANTÔNIO CUNHA, NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4447/776.pdf</t>
+  </si>
+  <si>
     <t>REVITALIZAÇÃO DO POSTO DE SAÚDE DO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4535/indicacao_no_792_.pdf</t>
+  </si>
+  <si>
     <t>MANUTENÇÃO, REVITALIZAÇÃO E REPAROS DOS TOTENS DE ENTRADA DOS POVOADOS RIACHO VELHO, ILHA DE SANTA RITA E MASSAGUEIRA</t>
+  </si>
+  <si>
+    <t>4450</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4450/799.pdf</t>
+  </si>
+  <si>
+    <t>REQUALIFICAÇÃO URBANA COMPLETA E A RESTAURAÇÃO DO PAVIMENTO DA AVENIDA PRINCIPAL DA ORLA LAGUNAR, ÇOCALIZADA NO POVOADO DE MASSAGUEIRA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1260,67 +1278,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2226/22.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2235/32.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2237/33.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2239/35.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2244/40.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2268/65.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2273/070.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2279/076.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2280/77.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2287/84.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2304/096.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2305/97.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2334/121.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2384/165.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2394/177.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2425/ind_198.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2428/200.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2443/211.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2444/212.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2452/221.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2453/222.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2455/224.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2476/243.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2479/245.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2495/259.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2483/261.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2519/282.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2522/284.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2607/350.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2611/354.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2613/356.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2619/363.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2638/371.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2658/388.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2659/389.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2665/394.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2666/399.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2692/425.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2694/427.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2697/430.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2698/431.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2701/434.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2709/442.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2717/450.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2728/461.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2765/483.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2778/496.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2780/498.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2803/518.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2804/519.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2809/524.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2852/562.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3011/ind_582.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2929/ind_598.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2905/ind_623.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2908/ind_626.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2922/ind_639.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2947/ind_656.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2952/ind_658.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2957/ind_622.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2958/ind_663.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2992/686.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3000/692.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3001/693.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3009/705.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3758/ind_743.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3759/ind_748.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2226/22.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2235/32.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2237/33.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2239/35.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2244/40.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2268/65.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2273/070.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2279/076.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2280/77.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2287/84.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2304/096.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2305/97.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2334/121.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2384/165.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2394/177.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2425/ind_198.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2428/200.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2443/211.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2444/212.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2452/221.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2453/222.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2455/224.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2476/243.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2479/245.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2495/259.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2483/261.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2519/282.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2522/284.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2607/350.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2611/354.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2613/356.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2619/363.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2638/371.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2658/388.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2659/389.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2665/394.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2666/399.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2692/425.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2694/427.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2697/430.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2698/431.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2701/434.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2709/442.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2717/450.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2728/461.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2765/483.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2778/496.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2780/498.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2803/518.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2804/519.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2809/524.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2852/562.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3011/ind_582.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2929/ind_598.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2905/ind_623.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2908/ind_626.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2922/ind_639.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2947/ind_656.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2952/ind_658.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2957/ind_622.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2958/ind_663.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2992/686.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3000/692.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3001/693.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3009/705.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3758/ind_743.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3759/ind_748.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4439/indicacao_no_766.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4447/776.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4535/indicacao_no_792_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4450/799.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H71"/>
+  <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="215.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3091,80 +3109,106 @@
       </c>
       <c r="H69" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>295</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>296</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="H70" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>90</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="H71" t="s">
-        <v>300</v>
+        <v>302</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>303</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>304</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>59</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H72" t="s">
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3195,50 +3239,51 @@
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>