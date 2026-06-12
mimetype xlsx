--- v0 (2026-02-05)
+++ v1 (2026-06-12)
@@ -54,285 +54,285 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2295/92.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2295/92.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLANTAÇÃO DO PROGRAMA CULTURA NA PRAÇA</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2424/197.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2424/197.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM TEATRO MUNICIPAL NO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2441/209.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2441/209.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA “NOITE DA FAMÍLIA”, EVENTO QUINZENAL OU MENSAL NO CENTRO HISTÓRICO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2446/214.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2446/214.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM SANTUÁRIO PARA FORTALECER O TURISMO CULTURAL E RELIGIOSO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2485/249.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2485/249.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE PROJETO PARA APRESENTAÇÕES CULTURAIS E FILARMÔNICAS DO MUNICÍPIO AOS FINAIS DE SEMANA</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2533/290.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2533/290.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA CULTURA NOS BAIRROS, COM O OBJETIVO DE LEVAR ATIVIDADES CULTURAIS, ARTÍSTICAS E EDUCATIVAS ÀS DIVERSAS REGIÕES DA CIDADE</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2650/378.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2650/378.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO DE TRADIÇÕES NORDESTINAS</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2651/379.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2651/379.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM CENTRO DA JUVENTUDE NA MASSAGUEIRA, COM ATIVIDADES ESPORTIVAS, CULTURAIS E DE CAPACITAÇÃO PROFISSIONAL</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>JÚNIOR LOPES</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2869/575.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2869/575.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROJETO CHORO NA PRAÇA PÚBLICA</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2965/ind_670.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2965/ind_670.2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO EVENTO CULTURAL “MÚSICA NOS BAIRROS”, A SER REALIZADO DE FORMA ITINERANTE EM TODAS AS COMUNIDADES E BAIRROS DO MUNICÍPIO, CONTEMPLANDO TODOS OS GÊNEROS MUSICAIS E BANDAS DE PEQUENO E GRANDE PORTE</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3005/701.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3005/701.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLEMENTAÇÃO DE UM PROGRAMA MUNICIPAL DE INCENTIVO À CULTURA E VALORIZAÇÃO DOS ARTISTAS LOCAIS</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4556/indicacao_no_817.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA ESCOLA DE RENDEIRAS NO MUNICÍPIO DE MARECHAL DEODORO, POR MEIO DE PARCERIA PÚBLICO-PRIVADA (PPP), COM O OBJETIVO DE PRESERVAR E FOMENTAR A TRADIÇÃO ARTESANAL DAS RENDAS, QUE É PARTE INTEGRANTE DA IDENTIDADE CULTURAL LOCAL HÁ DÉCADAS.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2410/pl_leg_no_28.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2410/pl_leg_no_28.2025.pdf</t>
   </si>
   <si>
     <t>RECONHECE A PROCISSÃO DO FOGARÉU COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNICÍPIO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2629/pl_n_44.25.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2629/pl_n_44.25.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, O REGISTRO DO PATRIMÔNIO VIVO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2976/lei_n_1663.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2976/lei_n_1663.pdf</t>
   </si>
   <si>
     <t>DECLARA A COCADA DA MASSAGUEIRA COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNICÍPIO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3268/pl_n_66.25.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3268/pl_n_66.25.pdf</t>
   </si>
   <si>
     <t>TORNA O SAMBA DA VILA E O SAMBA DO CENTRO, PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4428/pl_n_67.25.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4428/pl_n_67.25.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE MARECHAL DEODORO A TRADICIONAL CORRIDA DE CANOA A VELA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4549/pl_n_75.25.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4549/pl_n_75.25.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CORRIDA DE RUA “21K DE MARECHAL” NO CALENDÁRIO OFICIAL DO MUNICÍPIO E RECONHECE A CORRIDA DE RUA COMO PATRIMÔNIO CULTURAL IMATERIAL DE MARECHAL DEODORO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -639,67 +639,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2295/92.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2424/197.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2441/209.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2446/214.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2485/249.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2533/290.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2650/378.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2651/379.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2869/575.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2965/ind_670.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3005/701.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2410/pl_leg_no_28.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2629/pl_n_44.25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2976/lei_n_1663.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3268/pl_n_66.25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4428/pl_n_67.25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4549/pl_n_75.25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2295/92.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2424/197.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2441/209.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2446/214.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2485/249.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2533/290.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2650/378.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2651/379.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2869/575.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2965/ind_670.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3005/701.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4556/indicacao_no_817.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2410/pl_leg_no_28.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2629/pl_n_44.25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2976/lei_n_1663.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3268/pl_n_66.25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4428/pl_n_67.25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4549/pl_n_75.25.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>