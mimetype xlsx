--- v0 (2026-02-06)
+++ v1 (2026-05-15)
@@ -10,242 +10,248 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="73">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2445/213.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2445/213.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UM ESTUDO PARA VIABILIDADE DE CRIAÇÃO E AMPLIAÇÃO DE VAGAS DE ESTACIONAMENTO NAS IMEDIAÇÕES DO CENTRO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2491/255.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2491/255.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS PARA TORNAR MÃO ÚNICA A RUA PREFEITO JOÃO DE FARIAS LOBO (PRINCIPAL RUA DOS CAJUEIROS) E A RUA DA FLORESTA</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2595/339.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2595/339.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO EM TODO O MUNICÍPIO DE MARECHAL DEODORO: CENTRO, BAIRROS E POVOADOS</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2668/401.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2668/401.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM NOVO ACESSO VIÁRIO, INTERLIGANDO A RUA ARABAIANA, NA PRAIA DO FRANCÊS ATÉ A RODOVIA AL 101 SUL</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2771/489.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2771/489.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FAIXA DE PEDESTRES E PONTOS DE ÔNIBUS EM FRENTE AOS CONDOMÍNIOS RESIDENCIAIS EXISTENTES;</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2789/507.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2789/507.pdf</t>
   </si>
   <si>
     <t>CONTROLE DE ACESSO DE VEÍCULOS AUTOMOTORES À VILA DOS PESCADORES, NA PRAIA DO FRANCÊS, PERMITINDO O TRÂNSITO APENAS DE MORADORES, COMERCIANTES LOCAIS E SERVIÇOS ESSENCIAIS, EM HORÁRIOS PREVIAMENTE ESTABELECIDOS.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2854/564.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2854/564.pdf</t>
   </si>
   <si>
     <t>REIMPLANTAÇÃO DE UMA FAIXA DE PEDESTRE EM FRENTE A COMEDORIA REGIONAL, NA RODOVIA EDVAL LEMOS, NO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2986/697.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2986/697.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FAIXA DE PEDESTRE COM ELEVAÇÃO DE ACORDO COM AS NORMAS DO CONTRAN, EM FRENTE À VILA DO ESPORTE, BARRA NOVA</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3746/ind_752.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3746/ind_752.2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUEBRA-MOLAS NA RODOVIA AL – 215, ANTES DA ENTRADA DA VÁRZEA DA VILA, EM AMBOS OS SENTIDOS DA VIA</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4524/indicacao_no_785_.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO DER/AL SOLICITANDO A REALIZAÇÃO DE ESTUDOS TÉCNICOS PARA A INSTALAÇÃO DE LOMBADAS ELETRÔNICAS NAS ENTRADAS DA BARRA NOVA, SANTA RITA E MASSAGUEIRA, EM RAZÃO DOS INÚMEROS ACIDENTES QUE VÊM OCORRENDO NOS REFERIDOS LOCAIS</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4536/indicacao_no_793_.pdf</t>
+  </si>
+  <si>
     <t>INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA RUA ARGEMIRO ROSA</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE ARMAS NÃO LETAIS PELOS GUARDAS DE TRÂNSITO DA SUPERINTENDÊNCIA MUNICIPAL DE TRANSPORTES E TRÂNSITO – SMTT DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>AUTORIZA A SUPERINTENDÊNCIA MUNICIPAL DE TRANSPORTES E TRÂNSITO (SMTT) DE MARECHAL DEODORO A UTILIZAR ETILÔMETROS (BAFÔMETROS) NAS AÇÕES DE FISCALIZAÇÃO DE TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>INSTITUI O CONTROLE DE ACESSO DE VEÍCULOS AUTOMOTORES À VILA DOS PESCADORES, NA PRAIA DO FRANCÊS</t>
   </si>
 </sst>
 </file>
 
@@ -570,67 +576,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2445/213.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2491/255.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2595/339.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2668/401.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2771/489.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2789/507.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2854/564.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2986/697.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3746/ind_752.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2445/213.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2491/255.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2595/339.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2668/401.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2771/489.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2789/507.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2854/564.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2986/697.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3746/ind_752.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4524/indicacao_no_785_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4536/indicacao_no_793_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="238.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -896,132 +902,132 @@
       </c>
       <c r="H11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">