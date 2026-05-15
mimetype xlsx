--- v0 (2026-02-06)
+++ v1 (2026-05-15)
@@ -10,1214 +10,1232 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="389">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="395">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>YURI CORTEZ, MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2205/01.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2205/01.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO DE ESPECIALIDADES MÉDICAS.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2207/03.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2207/03.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA CLÍNICA VETERINÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>YURI CORTEZ, DR EVERALDO FILHO, MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2208/04.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2208/04.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2210/06.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2210/06.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE FEIRA DA SAÚDE</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM HOSPITAL VETERINÁRIO NO MUNICÍPIO  (RETIRADA DE PAUTA)</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE POLICLÍNICAS DE SERVIÇOS DE SAÚDE NO MUNICÍPIO (RETIRADA DE PAUTA)</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>THIAGO GONDIN, BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2234/31.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2234/31.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AMBULÂNCIA PARA O POVOADO RIACHO VELHO</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2245/41.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2245/41.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO ATENDIMENTO NO CENTRO DE ESPECIALIDADES PROFESSOR ESTÁCIO DE LIMA, COM A CONTRATAÇÃO DE ALGUMAS ESPECIALIDADES: ANGIOLOGISTA, ENDOCRINOLOGISTA E PNEUMOLOGISTA.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2253/50.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2253/50.pdf</t>
   </si>
   <si>
     <t>COLETA DE AMOSTRAS DAS ÁGUAS DOS RESERVATÓRIOS DAS ESCOLAS, CRECHES E UNIDADS DE SAÚDE, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2269/66.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2269/66.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO DE DIAGNÓSTICO DE IMAGEM E LABORATÓRIO</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2271/068.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2271/068.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA MÁQUINA DE TOMOGRAFIA COMPUTADORIZADA (TOMÓGRAFO);</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO, JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2275/072.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2275/072.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO CENTRO ESPECIALIZADO EM TRANSTORNO DO ESPECTRO AUTISTA (CERTEA)</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2288/85.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2288/85.pdf</t>
   </si>
   <si>
     <t>DESCENTRALIZAÇÃO DOS ATENDIMENTOS DAS ESPECIALIDADES QUE ATENDEM NO CENTRO DE ESPECIALIDADES PROFESSOR ESTÁCIO DE LIMA (REALIZAÇÃO DE MUTIRÕES</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA, DR EVERALDO FILHO, KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2289/86.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2289/86.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM NÚCLEO DE ATENDIMENTO PARA PACIENTES ONCOLÓGICOS</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>JÚNIOR LOPES</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2291/88.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2291/88.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UM MÉDICO ESPECIALISTA EM NEUROPEDIATRIA</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2298/95.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2298/95.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ATENDIMENTO MÉDICO POR MEIO DA TELEMEDICINA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2321/110.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2321/110.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA CENTRAL DE ATENDIMENTO DE MARCAÇÃO DIGITAL DE EXAMES (ATENDIMENTO DIGITAL PARA A MARCAÇÃO DE EXAMES E CONSULTAS</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2322/111.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2322/111.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO PROGRAMA FARMÁCIA EM CASA</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2323/112.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2323/112.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CENTRO DE EQUOTERAPIA (PRÁTICA TERAPÊUTICA QUE UTILIZA CAVALOS COMO FERRAMENTA PARA O TRATAMENTO DE PESSOAS COM DEFICIÊNCIAS FÍSICAS, MENTAIS E/OU EMOCIONAIS</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2327/116.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2327/116.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM NÚCLEO DE APOIO ÀS PESSOAS SURDAS EM MARECHAL DEODORO, COM DISPONIBILIZAÇÃO DE INTÉRPRETE DE LIBRAS PARA ACOMPANHAMENTO EM CONSULTAS MÉDICAS E OUTROS ATENDIMENTOS</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2329/118.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2329/118.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM COLPOSCÓPIO PARA O CENTRO DE ESPECIALIDADES PROFESSOR ESTÁCIO DE LIMA</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2313/125.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2313/125.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE APÓS A BASE COMUNITÁRIA DO RESIDENCIAL DENISSON AMORIM</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2347/141.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2347/141.pdf</t>
   </si>
   <si>
     <t>FORNECIMENTO GRATUITO DE MEDICAMENTO COM A SUBSTÂNCIA OZEMPIC (SEMAGLUTIDA) PARA AUXILIAR ÀS MULHERES NO CONTROLE DE PESO, DIABETES E PERDA PONDERAL, JUNTO COM ACOMPANHAMENTO MÉDICO.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2349/143.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2349/143.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA (MENTE POSITIVA) PARA DISPONIBILIZAR PSICÓLOGOS PARA AS MULHERES QUE FORAM DIAGNOSTICADAS COM CÂNCER DE MAMA E DO COLO DO ÚTERO</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2364/148.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2364/148.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO/CRIAÇÃO DE UM CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL – CRAS</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2366/150.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2366/150.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO/CRIAÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE – UBS NO POVOADO MASSAGUEIRA DE BAIXO</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2372/156.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2372/156.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS) PARA ATENDER OS PACIENTES DA REGIÃO DOS CANAIS.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2373/157.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2373/157.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA CENTRAL DE AMBULÂNCIAS NA REGIÃO CENTRAL DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2374/158.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2374/158.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ACADEMIA DO POVO NA ORLA EM FRENTE AO CONDOMÍNIO VISTA LAGOA, NA BARRA NOVA.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2375/159.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2375/159.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ACADEMIA DO POVO NA ORLA LAGUNAR DO CENTRO DE MARECHAL.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2376/160.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2376/160.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ACADEMIA DO POVO NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2377/161.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2377/161.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ACADEMIA DO POVO NO FRANCÊS.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2396/179.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2396/179.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA PÚBLICA, COM EQUIPAMENTOS DE MUSCULAÇÃO EM MATERIAL RESISTENTE À AÇÃO DO TEMPO NO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2397/181.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2397/181.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA PÚBLICA, COM EQUIPAMENTOS DE MUSCULAÇÃO EM MATERIAL RESISTENTE À AÇÃO DO TEMPO CONJUNTO JOSÉ DIAS.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2398/182.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2398/182.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE LEITOS DE RETAGUARDA PARA PACIENTES PALIATIVOS NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE – SUS EM MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2387/185.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2387/185.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE NOVA CENTRAL DE ABASTECIMENTO FARMACÊUTICO (CAF).</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2432/202.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2432/202.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO NOVO ALMOXARIFADO DA SAÚDE</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2433/203.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2433/203.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA NOVA SEDE DA BASE DO SAMU (SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA)</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2427/204.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2427/204.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) NA REGIÃO DA SIRIBA, LOCALIZADA NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2439/207.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2439/207.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NO POVOADO MALHADAS</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2442/210.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2442/210.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE ESPAÇOS SENSORIAIS EM UNIDADES DE URGÊNCIA E EMERGÊNCIA DO MUNICÍPIO, VISANDO O ACOLHIMENTO ADEQUADO DE PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA);</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2454/223.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2454/223.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CIRURGIA DE ENDOMETRIOSE NO SISTEMA DE SAÚDE DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2434/226.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2434/226.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA SAÚDE 100% / SAÚDE A MIL.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2435/227.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2435/227.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA FEDERAL ACADEMIA DA SAÚDE</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2436/228.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2436/228.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CENTRO DE VACINAÇÃO MUNICIPAL (TAMBÉM SEDE DO PNI)</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2484/248.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2484/248.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE COLONOSCOPIA PELO SISTEMA ÚNICO DE SAÚDE EM MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2489/253.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2489/253.pdf</t>
   </si>
   <si>
     <t>APERFEIÇOAMENTO DO PROGRAMA SAÚDE EM REDE/SAÚDE-ON</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2509/297.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2509/297.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO E DISPONIBILIZAÇÃO DO DISPOSITIVO FREESTYLE LIBRE AOS PACIENTES DIABÉTICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2517/280.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2517/280.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PROJETO DE INCENTIVO A PRÁTICA DE ATIVIDADES FÍSICAS, COM AÇÕES VOLTADAS PARA TODAS AS FAIXAS ETÁRIAS, EM ESPAÇOS PÚBLICOS DA CIDADE.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2531/288.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2531/288.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE ABAFADORES DE RUÍDO (TIPO CONCHA) EM LOCAIS DE ATENDIMENTO PÚBLICO PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA).</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2532/289.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2532/289.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA SAÚDE MENTAL NAS ESCOLAS</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2538/294.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2538/294.pdf</t>
   </si>
   <si>
     <t>, DETERMINAÇÃO QUE TODAS AS REPARTIÇÕES PÚBLICAS MUNICIPAIS CONTENHA PELO MENOS UM FUNCIONÁRIO DEVIDAMENTE CAPACITADO NA COMUNICAÇÃO EM LIBRAS, PERMITINDO ASSIM O ATENDIMENTO ADEQUADO ÀS PESSOAS COM DEFICIÊNCIA AUDITIVA OU COM DIFICULDADES DE COMUNICAÇÃO PELA FALA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2548/306.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2548/306.pdf</t>
   </si>
   <si>
     <t>COMPRA E DISTRIBUIÇÃO GRATUITA DO DISPOSITIVO DE MONITORAMENTO CONTÍNUO DE GLICEMIA FREESTYLE LIBRE AOS PACIENTES DIABÉTICOS ATENDIDOS PELA REDE MUNICIPAL DE SAÚDE, ESPECIALMENTE AQUELES EM SITUAÇÃO DE VULNERABILIDADE SOCIOECONÔMICA.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2552/310.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2552/310.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA UNIDADE MÓVEL DE SAÚDE, DESTINADA A REALIZAR ATENDIMENTOS MÉDICOS NAS COMUNIDADES MAIS AFASTADAS</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2562/319.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2562/319.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DOS HORÁRIOS DE FUNCIONAMENTO DAS UNIDADES BÁSICAS DE SAÚDE (UBSS), INCLUINDO O ATENDIMENTO NO PERÍODO NOTURNO EM TODOS OS BAIRROS DO MUNICÍPIO. (RETIRADA DE PAUTA)</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2568/328.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2568/328.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE NO BAIRRO DE TAPERAGUÁ</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2603/346.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2603/346.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS CLÍNICAS DE REABILITAÇÃO FISIOTERAPÊUTICA, SENDO UMA LOCALIZADA NA REGIÃO DOS CANAIS E OUTRA NA PARTE CENTRAL DA CIDADE</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2604/347.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2604/347.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE AMBULÂNCIAS TIPO “A” DESTINADAS AO ATENDIMENTO DA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2609/352.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2609/352.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CONSULTÓRIO ITINERANTE DE SAÚDE MENTAL NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2617/360.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2617/360.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA DE PREVENÇÃO AO CÂNCER DE MAMA E COLO DO ÚTERO, COM EXAMES GRATUITOS E MUTIRÕES PERIÓDICOS NOS BAIRROS</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2640/398.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2640/398.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM AUTOMÓVEL PARA PRESTAÇÃO DE SERVIÇOS DE ODONTOLOGIA (“ODONTO MÓVEL.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2711/444.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2711/444.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UM MUTIRÃO COM OS AGENTES DE ENDEMIAS DA SECRETARIA MUNICIPAL DE SAÚDE NOS LOTEAMENTOS DO ENTORNO DO TREVO DO FRANCÊS</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2735/468.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2735/468.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS TÉCNICOS, JURÍDICOS E FINANCEIROS NECESSÁRIOS PARA A FORMALIZAÇÃO DE PARCERIA COM HOSPITAL ESPECIALIZADO EM OFTALMOLOGIA, COM O OBJETIVO DE PROMOVER UM MUTIRÃO DE CIRURGIAS DE PTERÍGIO E FACOEMULSIFICAÇÃO (CATARATA) NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2816/531.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2816/531.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO ODONTOLÓGICO ESPECIALIZADO PARA CRIANÇAS COM TEA;</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2817/532.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2817/532.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE ATIVIDADES DE ESPORTE ADAPTADO PARA CRIANÇAS COM TEA</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2824/536.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2824/536.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PRONTO ATENDIMENTO (PA) 24 HORAS NA REGIÃO DOS CANAIS</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2828/540.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2828/540.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO PEDIÁTRICO NO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>SORAYA DA BOMBONIERE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2839/548.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2839/548.pdf</t>
   </si>
   <si>
     <t>AMPLIAR A ALA DE PEDIATRIA DA UPA DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2840/549.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2840/549.pdf</t>
   </si>
   <si>
     <t>RETORNO DO ATENDIMENTO MÉDICO NOS POSTOS DE SAÚDE ATÉ ÀS 20H</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2853/563.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2853/563.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO NA UNIDADE MUNICIPAL DE FISIOTERAPIA, LOCALIZADA NA RUA CAPITÃO BERNADINO SOUTO, NO CENTRO DO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3017/ind_591.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3017/ind_591.2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO DE TAPERAGUÁ</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2899/ind_618.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2899/ind_618.2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PONTOS DE COLETA DE MEDICAMENTOS VENCIDOS</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2910/ind_628.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2910/ind_628.2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO DE SAÚDE NO MUCURI</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2981/677.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2981/677.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA SEGUNDA UNIDADE DO CERTEA – CENTRO DE REFERÊNCIA EM TRANSTORNO DO ESPECTRO AUTISTA, EM TAPERAGUÁ</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2983/679_679.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2983/679_679.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PROGRAMA MUNICIPAL DE SAÚDE MENTAL, COM FOCO NO ATENDIMENTO E ACOMPANHAMENTO PSICOLÓGICO GRATUITO, PREVENÇÃO E PROMOÇÃO DA SAÚDE MENTAL PARA A POPULAÇÃO</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3010/706.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3010/706.pdf</t>
   </si>
   <si>
     <t>, INSTALAÇÃO DA CENTRAL INTEGRADA DE REGULAÇÃO (CIR), QUE FUNCIONARÁ COMO CENTRAL DE MARCAÇÃO DE EXAMES E SERVIÇOS DE SAÚDE</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3278/714.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3278/714.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA MUNICIPAL DE SAÚDE DO HOMEM, COM AÇÕES VOLTADAS À PREVENÇÃO DE DOENÇAS E À PROMOÇÃO DA SAÚDE INTEGRAL DA POPULAÇÃO MASCULINA</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3743/ind_728.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3743/ind_728.2025.pdf</t>
   </si>
   <si>
     <t>RECADASTRAMENTO DOS USUÁRIOS DA REDE PÚBLICA MUNICIPAL DE SAÚDE QUE RECEBEM MEDICAÇÃO GRATUITA EM DOMICÍLIO, POR MEIO DO SERVIÇO “FARMÁCIA EM CASA.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3770/ind_758.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3770/ind_758.2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CALENDÁRIO DE SAÚDE MASCULINA QUE PROMOVA CHECK-UPS REGULARES E INCENTIVE HOMENS A CUIDAREM DA SAÚDE DURANTE TODO O ANO</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4433/indicacao_no_768_.pdf</t>
+  </si>
+  <si>
     <t>DISPONIBILIZAÇÃO DOS RESULTADOS DE EXAMES DA REDE PÚBLICA MUNICIPAL DE SAÚDE DE FORMA ON LINE</t>
   </si>
   <si>
+    <t>4448</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4448/indicacao_no_779.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DO METÓDO PILATES COMO PRÁTICA TERAPEUTA NA REDE PÚBLICA DE SAUDE  DE MARECHAL DEDODORO</t>
+  </si>
+  <si>
     <t>4453</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>INSTITUIÇÃO DA “SEMANA AZUL”, DEDICADA À PREVENÇÃO DO COMBATE AO CÂNCER DE PRÓSTATA, A SE REALIZAR DURANTE TODO O MÊS DE NOVEMBRO</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4527/indicacao_no_788.pdf</t>
+  </si>
+  <si>
     <t>OFÍCIO AO GOVERNADOR DO ESTADO SOLICITANDO QUE SEJA ESTUDADA A POSSIBILIDADE DA CONSTRUÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO – UPA NA REGIÃO DOS CANAIS, EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4449/indicacao_no_798.pdf</t>
+  </si>
+  <si>
     <t>INSTALAÇÃO DE ACADEMIA PÚBLICA, COM EQUIPAMENTOS DE MUSCULAÇÃO EM MATERIAL RESISTENTE À AÇÃO DO TEMPO, NO LOTEAMENTO SÃO JOSÉ, POEIRA</t>
   </si>
   <si>
-    <t>4450</t>
-[...7 lines deleted...]
-  <si>
     <t>4547</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4547/indicacao_no_807_.pdf</t>
+  </si>
+  <si>
     <t>, IMPLEMENTAÇÃO DE AÇÕES E CAMPANHAS ESPECIAIS ALUSIVAS AO MÊS DE DEZEMBRO, COM FOCO EM CONSCIENTIZAÇÃO, PREVENÇÃO E PROMOÇÃO DA SAÚDE E BEM-ESTAR DA POPULAÇÃO</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4541/indicacao_no_808.pdf</t>
+  </si>
+  <si>
     <t>CRIAÇÃO DO PROGRAMA “MÉDICO NA MADRUGADA</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
     <t>GARANTE PRIORIDADE DE ATENDIMENTO ÀS FAMÍLIAS COM CRIANÇAS E JOVENS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NOS PROGRAMAS SOCIAIS DO MUNICÍPIO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO, APOIO E ORIENTAÇÃO ÀS MULHERES COM ENDOMETRIOSE NO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2626/pl_leg_no_041.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2626/pl_leg_no_041.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA CRIAÇÃO E IMPLANTAÇÃO DA SEMANA MUNICIPAL DO AUTISTA, A SER REALIZADA ANUALMENTE, PREFERENCIALMENTE, NA PRIMEIRA SEMANA DE ABRIL, EM ALUSÃO AO DIA MUNDIAL DA CONSCIENTIZAÇÃO DO AUTISMO (02 DE ABRIL) NO MUNICÍPIO DE MARECHAL DEODORO .</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2627/pl_leg_no_42.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2627/pl_leg_no_42.2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DIAGNÓSTICO PRECOCE E CONTROLE DO DIABETES MELLITUS TIPO I EM CRIANÇAS E ADOLESCENTES MATRICULADOS NA REDE MUNICIPAL DE ENSINO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO NÚCLEO MUNICIPAL DE ATENÇÃO, PRIORIZAÇÃO E DIRECIONAMENTO DE PACIENTES ONCOLÓGICOS NO ÂMBITO DO MUNICÍPIO DE MARECHAL DEODORO-AL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>ANDRE LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2354/pl_04_25_executivo_ubs_maria_luciene_1.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2354/pl_04_25_executivo_ubs_maria_luciene_1.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE UNIDADE BÁSICA DE SAÚDE MARIA LUCIENE LIMA DOS SANTOS À NOVA UNIDADE BÁSICA DE SAÚDE, SITUADA NO BARRO VERMELHO, NESTE MUNICÍPIO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1524,67 +1542,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2205/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2207/03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2208/04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2210/06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2234/31.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2245/41.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2253/50.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2269/66.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2271/068.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2275/072.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2288/85.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2289/86.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2291/88.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2298/95.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2321/110.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2322/111.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2323/112.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2327/116.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2329/118.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2313/125.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2347/141.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2349/143.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2364/148.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2366/150.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2372/156.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2373/157.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2374/158.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2375/159.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2376/160.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2377/161.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2396/179.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2397/181.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2398/182.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2387/185.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2432/202.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2433/203.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2427/204.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2439/207.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2442/210.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2454/223.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2434/226.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2435/227.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2436/228.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2484/248.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2489/253.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2509/297.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2517/280.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2531/288.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2532/289.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2538/294.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2548/306.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2552/310.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2562/319.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2568/328.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2603/346.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2604/347.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2609/352.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2617/360.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2640/398.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2711/444.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2735/468.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2816/531.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2817/532.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2824/536.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2828/540.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2839/548.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2840/549.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2853/563.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3017/ind_591.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2899/ind_618.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2910/ind_628.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2981/677.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2983/679_679.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3010/706.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3278/714.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3743/ind_728.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3770/ind_758.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2626/pl_leg_no_041.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2627/pl_leg_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2354/pl_04_25_executivo_ubs_maria_luciene_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2205/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2207/03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2208/04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2210/06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2234/31.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2245/41.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2253/50.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2269/66.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2271/068.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2275/072.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2288/85.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2289/86.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2291/88.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2298/95.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2321/110.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2322/111.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2323/112.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2327/116.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2329/118.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2313/125.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2347/141.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2349/143.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2364/148.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2366/150.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2372/156.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2373/157.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2374/158.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2375/159.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2376/160.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2377/161.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2396/179.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2397/181.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2398/182.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2387/185.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2432/202.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2433/203.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2427/204.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2439/207.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2442/210.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2454/223.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2434/226.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2435/227.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2436/228.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2484/248.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2489/253.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2509/297.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2517/280.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2531/288.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2532/289.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2538/294.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2548/306.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2552/310.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2562/319.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2568/328.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2603/346.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2604/347.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2609/352.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2617/360.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2640/398.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2711/444.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2735/468.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2816/531.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2817/532.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2824/536.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2828/540.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2839/548.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2840/549.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2853/563.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3017/ind_591.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2899/ind_618.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2910/ind_628.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2981/677.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2983/679_679.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3010/706.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3278/714.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3743/ind_728.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3770/ind_758.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4433/indicacao_no_768_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4448/indicacao_no_779.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4527/indicacao_no_788.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4449/indicacao_no_798.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4547/indicacao_no_807_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4541/indicacao_no_808.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2626/pl_leg_no_041.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2627/pl_leg_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2354/pl_04_25_executivo_ubs_maria_luciene_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3641,366 +3659,366 @@
       </c>
       <c r="H80" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>343</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>344</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>108</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>33</v>
+        <v>345</v>
       </c>
       <c r="H81" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>33</v>
+        <v>349</v>
       </c>
       <c r="H82" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H83" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>33</v>
+        <v>356</v>
       </c>
       <c r="H84" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>45</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>33</v>
+        <v>360</v>
       </c>
       <c r="H85" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>332</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>33</v>
+        <v>364</v>
       </c>
       <c r="H86" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>108</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>33</v>
+        <v>368</v>
       </c>
       <c r="H87" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="D88" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E88" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F88" t="s">
         <v>99</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H88" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="D89" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E89" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F89" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H89" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>44</v>
       </c>
       <c r="D90" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E90" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F90" t="s">
         <v>32</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="H90" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="D91" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E91" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F91" t="s">
         <v>86</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="H91" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="D92" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E92" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F92" t="s">
         <v>45</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H92" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>21</v>
       </c>
       <c r="D93" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="E93" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="F93" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="H93" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>