--- v0 (2026-02-07)
+++ v1 (2026-05-15)
@@ -10,578 +10,584 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="179">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2247/44.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2247/44.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E SANEAMENTO NO LOTEAMENTO BRISA DA LAGOA, BAIRRO DA POEIRA</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>DEL CAVALCANTE, DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2262/059.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2262/059.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DAS RUAS DOS LOTEAMENTOS ENCONTRO DO MAR E LUAR DO FRANCÊS, INCLUINDO TODA A EXTENSÃO DA AVENIDA JACARANDÁ E TODAS AS TRANSVERSAIS DOS DOIS LOTEAMENTOS</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2286/83.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2286/83.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA DO MEIO, LOCALIZADA ENTRE A RUA ÁGUAS CLARAS E RUA DA PRANCHA, NO BAIRRO DO FRANCÊS</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2312/124.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2312/124.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PAVIMENTAÇÃO DAS PRINCIPAIS VIAS DO RESIDENCIAL DENISSON AMORIM</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2336/129.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2336/129.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO À BASE DE PARALELEPÍPEDOS OU ASFALTO NO TRECHO ENTRE OS POVOADOS MUCURI E CAMPO GRANDE</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>CALÇAMENTO NA RUA DESEMBARGADOR MARÇAL FORTES, MASSAGUEIRA (RETIRADA DE PAUTA)</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2365/149.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2365/149.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO/PAVIMENTAÇÃO COM DRENAGEM E ILUMINAÇÃO EM LED DA RUA JOSÉ LEORDINO CAMPOS, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2390/171.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2390/171.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM TODAS AS RUAS TRANSVERSAIS DO LOTEAMENTO CIDADE IMPERIAL</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2381/173.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2381/173.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA CELIDÔNIA DE OLIVEIRA, MASSAGUEIRA.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2395/178.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2395/178.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA E ILUMINAÇÃO EM LED EM TODO O RESIDENCIAL DÊNISSON AMORIM.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>JORGE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2400/184.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2400/184.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA DO LOTEAMENTO SONHO DE ÍCARO</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2492/256.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2492/256.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA E ILUMINAÇÃO EM LED DO BROMA AO RIACHO VELHO</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2578/264.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2578/264.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PAVIMENTAÇÃO DA RUA DR.LADISLAU NETO</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2516/278.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2516/278.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA ALTO DA FORTALEZA, MASSAGUEIRA.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2539/297.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2539/297.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, À BASE DE PARALELEPÍPEDOS OU ASFALTO DE TODAS AS RUAS TRANSVERSAIS, PRINCIPALMENTE AS RUAS PRÓXIMAS À PRAÇA, NO POVOADO CABREIRAS</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2610/353.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2610/353.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA, DRENAGEM E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM LED NA TRAVESSA CATUÇABA, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2614/357.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2614/357.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA QUADRA B, PARALELA AO RESIDENCIAL BRISA DA LAGOA, NO POVOADO MUCURI</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2615/358.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2615/358.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA TRAVESSA SÃO MIGUEL, AO LADO DO CEMITÉRIO, NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2664/393.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2664/393.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO LOTEAMENTO PADRE CÍCERO, LOCALIZADO POR TRÁS DO CLUBE SINDPOL</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2667/400.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2667/400.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA ESTRADA QUE LIGA O POVOADO MUCURI AO POVOADO MORROS</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2690/423.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2690/423.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO/PAVIMENTAÇÃO COM DRENAGEM E INSTALAÇÃO DE ILUMINAÇÃO EM LED NA RUA FLORISTHER PEDROZA, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA TRAVESSA DIVALDO SURUAGY, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2738/471.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2738/471.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE ÀS OBRAS DE PAVIMENTAÇÃO DA COMUNIDADE DO GRAVATAÍ, NO CONJUNTO JOSÉ DIAS</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2820/545.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2820/545.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO A BASE DE PARALELEPÍPEDOS E/OU ASFALTO NA RUA DR. HENRIQUE COSTA, LOCALIZADA NO BAIRRO DE TAPERAGUÁ</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2847/557.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2847/557.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO E PAVIMENTAÇÃO DA RUA PREFEITO JÚLIO LOBO, NO BAIRRO DA POEIRA, CONHECIDA COMO BECO DAS VIRGENS.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2896/ind_605.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2896/ind_605.2025.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, SANEAMENTO E IMPLANTAÇÃO DE LÂMPADA DE LED NO LOTEAMENTO CAJAZEIRAS, QD B, NA POEIRA</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2912/ind_629.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2912/ind_629.2025.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA POR TRÁS DO SUPERMERCADO COMPRE SEMPRE, NO FRANCÊS.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2916/ind_633.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2916/ind_633.2025.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM DA VIA DE ACESSO À PRAIA DO SACO</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2944/ind_672.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2944/ind_672.2025.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA PAVIMENTAÇÃO, À BASE DE PARALELEPÍPEDOS, DO TRECHO COMPREENDIDO DESDE A PONTE LOCALIZADA NO LOTEAMENTO CIDADE IMPERIAL ATÉ A ENTRADA DO POVOADO MALHADAS</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2995/689.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2995/689.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA E TAPA-BURACOS NAS VIAS DAS COMUNIDADES DA ILHA DE SANTA RITA E RUA DO MANGUEIRA</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3277/715.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3277/715.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE DA PAVIMENTAÇÃO DA RUA MARIA PINHEIRO DOS SANTOS, LOCALIZADA ATRÁS DA CARAJÁS MASSAGUEIRA.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3279/716.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3279/716.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTO DA PAVIMENTAÇÃO DAS RUAS NÃO CONTEMPLADAS NO LOTEAMENTO BOSQUE DAS CAJAZEIRAS, CONHECIDO POPULARMENTE COMO LOTEAMENTO DO PORQUINHO;</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3282/719.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3282/719.pdf</t>
   </si>
   <si>
     <t>719, PAVIMENTAÇÃO, INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM LED, IMPLANTAÇÃO DE CALÇADAS COM ACESSIBILIDADE E SISTEMA DE DRENAGEM DAS ÁGUAS PLUVIAIS NAS RUAS EM PROJETO, NO LOTEAMENTO CAJAZEIRAS, BAIRRO DA POEIRA</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3283/720.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3283/720.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM LED, IMPLANTAÇÃO DE CALÇADAS COM ACESSIBILIDADE E SISTEMA DE DRENAGEM DAS ÁGUAS PLUVIAIS NA RUA EM PROJETO G, NO LOTEAMENTO SHAMAR, BAIRRO DA POEIRA;</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3285/722.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3285/722.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM LED, IMPLANTAÇÃO DE CALÇADAS COM ACESSIBILIDADE E SISTEMA DE DRENAGEM DAS ÁGUAS PLUVIAIS NAS RUAS EM PROJETO B, C E D DO LOTEAMENTO BOSQUE DAS CAJAZEIRAS, BAIRRO DA POEIRA</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3747/ind_734.2025-5.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3747/ind_734.2025-5.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO/ASFALTAMENTO COMPLETO, COM DRENAGEM ADEQUADA E INSTALAÇÃO DE ILUMINAÇÃO DE LED NA RUA DA PAZ</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3763/ind_746.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3763/ind_746.2025.pdf</t>
   </si>
   <si>
     <t>RETOMADA DA OBRA DE PAVIMENTAÇÃO DA RUA DAS JANDAIAS, LOCALIZADA NO TREVO DO FRANCÊS, PARALELA À RUA DO COROTE</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4528/indicacao_no_789_.pdf</t>
+  </si>
+  <si>
     <t>REQUALIFICAÇÃO URBANA COMPLETA E RESTAURAÇÃO DO PAVIMENTO DE TODAS AS RUAS QUE COMPÕEM O ARRUADO DO SANTO, LOCALIZADA NA TUQUANDUBA</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>794</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4529/indicacao_no_794.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO URBANA COMPLETA E RESTAURAÇÃO DO PAVIMENTO DE TODAS AS RUAS QUE COMPÕEM A RUA SÃO GERALDO E A RUA CONHECIDA COMO “CAMINHO POEIRA”, PRÓXIMA AO BAR DO BURACO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -888,67 +894,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2247/44.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2262/059.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2286/83.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2312/124.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2336/129.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2365/149.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2390/171.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2381/173.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2395/178.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2400/184.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2492/256.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2578/264.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2516/278.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2539/297.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2610/353.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2614/357.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2615/358.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2664/393.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2667/400.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2690/423.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2738/471.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2820/545.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2847/557.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2896/ind_605.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2912/ind_629.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2916/ind_633.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2944/ind_672.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2995/689.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3277/715.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3279/716.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3282/719.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3283/720.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3285/722.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3747/ind_734.2025-5.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3763/ind_746.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2247/44.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2262/059.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2286/83.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2312/124.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2336/129.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2365/149.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2390/171.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2381/173.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2395/178.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2400/184.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2492/256.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2578/264.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2516/278.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2539/297.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2610/353.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2614/357.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2615/358.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2664/393.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2667/400.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2690/423.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2738/471.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2820/545.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2847/557.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2896/ind_605.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2912/ind_629.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2916/ind_633.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2944/ind_672.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2995/689.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3277/715.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3279/716.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3282/719.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3283/720.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3285/722.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3747/ind_734.2025-5.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3763/ind_746.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4528/indicacao_no_789_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4529/indicacao_no_794.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="227.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1916,80 +1922,80 @@
       </c>
       <c r="H38" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>171</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>172</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>43</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>39</v>
+        <v>173</v>
       </c>
       <c r="H39" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>39</v>
+        <v>177</v>
       </c>
       <c r="H40" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>