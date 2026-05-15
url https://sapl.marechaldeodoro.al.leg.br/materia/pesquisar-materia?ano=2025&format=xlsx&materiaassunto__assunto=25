--- v0 (2026-02-04)
+++ v1 (2026-05-15)
@@ -54,306 +54,306 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2391/174.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2391/174.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE CONTÊINERES EM TODOS OS PONTOS DE COLETA DE LIXO DO RESIDENCIAL DÊNISSON AMORIM.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2471/262.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2471/262.pdf</t>
   </si>
   <si>
     <t>, INSTALAÇÃO LOCAL PARA DESCARTES DE ENTULHO (CENTRAL DE ENTULHO) NA BARRA NOVA.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2521/286.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2521/286.pdf</t>
   </si>
   <si>
     <t>INTENSIFICAÇÃO DOS SERVIÇOS DE LIMPEZA DA FAIXA DE AREIA DA ORLA LAGUNAR DO CENTRO HISTÓRICO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2621/365.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2621/365.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DE TODAS AS GALERIAS DE ÁGUAS PLUVIAIS QUE SE ENCONTRAM EM REGIÕES CRÍTICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2642/387.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2642/387.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CONTAINER DE LIXO PARA O CONJUNTO BARNABÉ TOLEDO</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2665/394.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2665/394.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO, LIMPEZA E URBANIZAÇÃO DO LAGO DO URUBU, NO LOTEAMENTO BÚZIOS DO FRANCÊS</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2674/407.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2674/407.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESASSOREAMENTO DO RIO DA ESTIVA</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2680/412.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2680/412.pdf</t>
   </si>
   <si>
     <t>CAPINA, LIMPEZA E MANUTENÇÃO DA CONTENÇÃO DA BARREIRA LOCALIZADA NO BARRO VERMELHO</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2727/460.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2727/460.pdf</t>
   </si>
   <si>
     <t>CAPINA E LIMPEZA NO CANTEIRO CENTRAL LOCALIZADO NO RESIDENCIAL DENISSON AMORIM</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2743/476.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2743/476.pdf</t>
   </si>
   <si>
     <t>, LIMPEZA E DESOBSTRUÇÃO DO CANAL EM FRENTE AO CONDOMÍNIO RIVIERA DO FRANCÊS</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2773/491.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2773/491.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ATERRO SANITÁRIO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2786/504.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2786/504.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PROGRAMA MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS, EM CONFORMIDADE COM A LEI FEDERAL Nº 12.305/2010, PRIORIZANDO AÇÕES DE COLETA SELETIVA, RECICLAGEM E EDUCAÇÃO AMBIENTAL</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2806/521.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2806/521.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA CAPINAÇÃO E LIMPEZA GERAL DA LADEIRA DO SEBO, INCLUINDO AS BARREIRAS LATERAIS, VIA DE ACESSO AO POVOADO TUQUANDUBA</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2807/522.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2807/522.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE DRENAGEM E LIMPEZA DO BUEIRO LOCALIZADO NA RUA DOS CAJUEIROS, NA TERCEIRA TRAVESSA (RUA DO MERCADINHO DA GENI</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2808/523.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2808/523.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TODA A ORLA LAGUNAR DO CENTRO HISTÓRICO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2815/530.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2815/530.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CONTÊINERES DE COLETA SELETIVA NA PRAIA DO FRANCÊS E IMEDIAÇÕES DA LE RUE</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2819/544.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2819/544.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS COM RELAÇÃO AO MAU ODOR (URINA) NAS DEPENDÊNCIAS EXTERNAS DA IGREJA DE SÃO JOSÉ, NO BAIRRO DA POEIRA</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PROGRAMA DE COLETA DE LIXO SELETIVA NA CIDADE (RETIRADA DE PAUTA)</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2915/ind_632.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2915/ind_632.2025.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UM MUTIRÃO DE LIMPEZA NO POVOADO MASSAGUEIRA</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2960/ind_665.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2960/ind_665.2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA CAMPANHA EDUCATIVA MUNICIPAL SOBRE O DESCARTE ADEQUADO DE LIXO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -660,67 +660,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2391/174.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2471/262.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2521/286.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2621/365.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2642/387.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2665/394.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2674/407.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2680/412.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2727/460.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2743/476.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2773/491.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2786/504.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2806/521.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2807/522.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2808/523.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2815/530.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2819/544.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2915/ind_632.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2960/ind_665.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2391/174.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2471/262.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2521/286.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2621/365.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2642/387.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2665/394.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2674/407.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2680/412.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2727/460.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2743/476.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2773/491.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2786/504.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2806/521.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2807/522.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2808/523.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2815/530.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2819/544.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2915/ind_632.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2960/ind_665.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="204.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>