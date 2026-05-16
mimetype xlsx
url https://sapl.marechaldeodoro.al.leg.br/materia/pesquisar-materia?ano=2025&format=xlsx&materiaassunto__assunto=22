--- v0 (2026-02-05)
+++ v1 (2026-05-16)
@@ -10,935 +10,941 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="298">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2211/07.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2211/07.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA SÃO SEBASTIÃO, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2212/08.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2212/08.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA GUSTAVO SIMÕES, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>BETINHO MARECHAL, YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2213/09.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2213/09.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA DA PAZ, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2214/10.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2214/10.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA PRIMAVERA, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2218/14.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2218/14.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM EM TODAS AS VIAS TRANSVERSAIS DO LOTEAMENTO CIDADE IMPERIAL</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2224/20.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2224/20.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA QUE LIGA A IGREJA DE SANTA RITA AO RESTAURANTE PARADA OBRIGATÓRIA E AS TRÊS RUAS TRANSVERSAIS NA ILHA DE SANTA RITA.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>YURI CORTEZ, BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2254/51.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2254/51.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM E ILUMINAÇÃO DE LED PARA A RUA GOVERNADOR DIVALDO SURUAGY, NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2255/52.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2255/52.pdf</t>
   </si>
   <si>
     <t>, PAVIMENTAÇÃO, DRENAGEM E ILUMINAÇÃO DE LED PARA A RUA JOSINO RODRIGUES, NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2256/53.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2256/53.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM E ILUMINAÇÃO DE LED DA TRAVESSA E DA RURA PADRE CÍCERO, NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2257/54.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2257/54.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM E ILUMINAÇÃO DE LED DA RUA DO CARA VELHA, NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO, YURI CORTEZ, BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2258/pl_leg_no_55.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2258/pl_leg_no_55.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DE JORNADA DE TRABALHO OPAA SERVIDORAS PUBLICAS MUNICIPAIS QUE SEJAM MÃES DE PESSOAS COM DEFICIÊNCIA , E DÁ OUTRAS PROVIDÊCIAS.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2307/99.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2307/99.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM E ILUMINAÇÃO DE LED DA RUA ÁUREO RAMOS, NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2314/103.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2314/103.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA LUIZ DUDA CALADO, BARRA NOVA</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2315/104.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2315/104.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA JOSÉ VALENTIM DE CASTRO, BARRA NOVA</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2324/113.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2324/113.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA DESEMBARGADOR JOSÉ MARÇAL CAVALCANTE, LOCALIZADA NO LOTEAMENTO VILLAGE MASSAGUEIRA</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2325/114.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2325/114.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA MAURÍCIO JOÃO DE OLIVEIRA E RUA CONHECIDA COMO “RUA DA ESCULTURA”, AMBAS LOCALIZADAS NO FRANCÊS, PARALELAS À RUA DO COROTE</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2332/127.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2332/127.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM DE ÁGUAS PLUVIAIS, CONSTRUÇÃO DE CALÇADAS COM PADRÕES DE ACESSIBILIDADE E ILUMINAÇÃO DE LED DA RUA CONHECIDA COMO RUA DAS ANTENAS, NO LOTEAMENTO ESTIO DA BRISA</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>JÚNIOR LOPES</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2343/137.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2343/137.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA NAS TRANSVERSAIS DO POVOADO VILA ALTINA</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2370/154.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2370/154.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO NO LOTEAMENTO PARAÍSO DO FRANCÊS, ANTIGA ILHA DAS COBRAS.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2378/162.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2378/162.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA JOSÉ DE CARVALHO PEDROSA, NA BARRA NOVA.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2420/193.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2420/193.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA TRAVESSA SARGENTO JOSÉ PEDRO DA SILVA, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2421/194.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2421/194.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA ANTÔNIO RIJO DE CARVALHO, NA BARRA NOVA.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2422/195.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2422/195.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA PARAÍSO DAS ÁGUAS, NA BARRA NOVA.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2423/196.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2423/196.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE OBRAS DE DRENAGEM E CONCLUSÃO DA PAVIMENTAÇÃO DA AVENIDA EMANUEL CASADO DE LIMA, LOCALIZADA NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2468/235.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2468/235.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA MARIA EUNICE DA SILVA, NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2534/296.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2534/296.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE ÀS OBRAS DE DRENAGEM E PAVIMENTAÇÃO DA RUA ARATU (FRANCÊS).</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2547/305.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2547/305.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA NA RUA PRÓXIMA À ESCOLA JONAS OLIVEIRA PINTO ATÉ O PORTO DO LANO, NO RIACHO VELHO.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2587/331.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2587/331.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA DO JOIA, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2588/332.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2588/332.pdf</t>
   </si>
   <si>
     <t>DA DRENAGEM E PAVIMENTAÇÃO RUA DOM PEDRO I, NO LOTEAMENTO ELDORADO</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2589/333.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2589/333.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA SANTA MARIA, NO FRANCÊS.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2593/337.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2593/337.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM EM TODAS AS VIAS E TRANSVERSAIS DO LOTEAMENTO VELEIROS DO FRANCÊS;</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2618/362.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2618/362.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM DAS ÁGUAS PLUVIAIS, CONSTRUÇÕES DE CALÇADAS COM PADRÕES DE ACESSIBILIDADE E ILUMINAÇÃO DE LED NA RUA BOSQUE DA MASSAGUEIRA II.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2636/369.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2636/369.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA ESTRADA QUE SE ESTENDE DO HOTEL FAZENDA PÉ DE PINHÃO (POVOADO TUQUANDUBA) ATÉ A RODOVIA AL 215</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2657/385.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2657/385.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM NA RUA JORNALISTA MANOEL GOUVEIA FILHO.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2671/404.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2671/404.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA ENCONTRO DO MAR, NO FRANCÊS</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2693/426.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2693/426.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA TERESINA, NO FRANCÊS</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2706/439.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2706/439.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM DE CALÇADAS COM PADRÕES DE ACESSIBILIDADE E ILUMINAÇÃO DE LED NA RUA HENRIQUE COSTA, NO BAIRRO DE TAPERAGUÁ</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2714/477.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2714/477.pdf</t>
   </si>
   <si>
     <t>, PAVIMENTAÇÃO ASFÁLTICA E A IMPLANTAÇÃO DE SISTEMA DE DRENAGEM PLUVIAL NA RUA NOSSA SENHORA DE LOURDES, LOCALIZADA NO FRANCÊS</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2723/456.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2723/456.pdf</t>
   </si>
   <si>
     <t>, DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA JONATAS ALVES DE OLIVEIRA, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2734/467.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2734/467.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM DAS ÁGUAS PLUVIAIS, CONSTRUÇÃO DE CALÇADAS COM PADRÕES DE ACESSIBILIDADE E ILUMINAÇÃO DE LED NA RUA PRINCIPAL DO LOTEAMENTO EBENÉZER, NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2736/469.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2736/469.pdf</t>
   </si>
   <si>
     <t>, PAVIMENTAÇÃO, DRENAGEM DAS ÁGUAS PLUVIAIS, CONSTRUÇÃO DE CALÇADAS COM PADRÕES DE ACESSIBILIDADE E ILUMINAÇÃO DE LED NAS RUAS DO LOTEAMENTO ACAUÃ, NA TUQUANDUBA</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2764/482.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2764/482.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E RECUPERAÇÃO ASFÁLTICA DA AVENIDA PRINCIPAL DO RESIDENCIAL DENISSON AMORIM, BEM COMO A CONCLUSÃO DA PAVIMENTAÇÃO NO TRECHO QUE LIGA A AL 215 AO POVOADO MALHADAS</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2770/488.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2770/488.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA 21 DE ABRIL, BARRA NOVA;</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2793/511.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2793/511.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, DRENAGEM DAS ÁGUAS PLUVIAIS, CONSTRUÇÃO DE CALÇADAS COM PADRÕES DE ACESSIBILIDADE E ILUMINAÇÃO DE LED NA TRAVESSA QUE CONTORNA A PRAÇA DO SKATE, NA AVENIDA CARAVELAS, FRANCÊS.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2858/569.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2858/569.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA DR. WALTER ANANIAS, PORTO GRANDE</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2859/570.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2859/570.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA JOÃO PESSOA, FRANCÊS</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2860/571.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2860/571.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA NATAL, FRANCÊS.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3012/ind_583.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3012/ind_583.2025.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA OITO, NA BARRA NOVA</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3013/ind_584.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3013/ind_584.2025.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTÇÃO DA RUA SIRIBA, NA BARRA NOVA</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3014/ind_585.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3014/ind_585.2025.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA FEI CANECA, FAZENDA BAREIROS</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2888/ind_595.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2888/ind_595.2025.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DO LOTEAMENTO VILLAGE, EM TAPERAGUÁ, RUA AO LADO DO POSTO BR</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2890/ind_597.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2890/ind_597.2025.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DA DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA DA NOVA JERICÓ, EM TAPERAGUÁ</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2906/ind_624.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2906/ind_624.2025.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA DEZ, BARRA NOVA</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2907/ind_625.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2907/ind_625.2025.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA ONZE, BARRA NOVA</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2959/ind_664.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2959/ind_664.2025.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO, INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM LED, IMPLANTAÇÃO DE ACESSIBILIDADE E SISTEMA DE DRENAGEM DAS ÁGUAS PLUVIAIS NA VIA PRINCIPAL DE ACESSO AO SÍTIO CAMPO GRANDE/MUCURI, EM MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2955/673.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2955/673.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO/ASFALTAMENTO, COM DRENAGEM E INSTALAÇÃO DE ILUMINAÇÃO DE LED, DO LOTEAMENTO PRIMAVERA E TODAS AS SUAS TRANSVERSAIS, LOCALIZADAS NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2980/676.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2980/676.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA TREZE, BARRA NOVA</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3270/707.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3270/707.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA NAVEGANTES, FRANCÊS;</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3271/708.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3271/708.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA FREI CANECA, PEDRAS;</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3272/709.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3272/709.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA FORTALEZA, FRANCÊS; E</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3273/710.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3273/710.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA DONA LEOPOLDINA, PEDRAS;</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3749/ind_736.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3749/ind_736.2025.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO/ASFALTAMENTO, COM DRENAGEM E INSTALAÇÃO DE ILUMINAÇÃO DE LED, NA RUA SAGRA DO FRANCÊS</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3765/ind_753.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3765/ind_753.2025.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA BARÃO DO RIO BRANCO, FAZENDA BARREIROS</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3766/ind_754.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3766/ind_754.2025.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA DUQUE DE CAXIAS, FAZENDA BARREIROS</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3767/ind_755.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3767/ind_755.2025.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA LÍBERO BADARÓ, FAZENDA BARREIROS</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3768/ind_756.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3768/ind_756.2025.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA MARQUESA DE SANTOS, FAZENDA BARREIROS</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO/ASFALTAMENTO, COM DRENAGEM ADEQUADA E INSTALAÇÃO DE ILUMINAÇÃO DE LED NAS RUAS DO LOTEAMENTO BRISAS DO FRANCÊS, POVOADO CABREIRAS</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4437/764.pdf</t>
+  </si>
+  <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA VILA DA FUMAÇA, BARRA NOVA</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>812</t>
+  </si>
+  <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4551/indicacao_no_812.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA CÍCERO JOSÉ DA SILVA, NA BARRA NOVA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1245,67 +1251,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2211/07.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2212/08.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2213/09.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2214/10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2218/14.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2224/20.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2254/51.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2255/52.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2256/53.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2257/54.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2258/pl_leg_no_55.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2307/99.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2314/103.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2315/104.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2324/113.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2325/114.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2332/127.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2343/137.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2370/154.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2378/162.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2420/193.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2421/194.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2422/195.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2423/196.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2468/235.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2534/296.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2547/305.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2587/331.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2588/332.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2589/333.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2593/337.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2618/362.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2636/369.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2657/385.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2671/404.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2693/426.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2706/439.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2714/477.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2723/456.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2734/467.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2736/469.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2764/482.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2770/488.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2793/511.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2858/569.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2859/570.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2860/571.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3012/ind_583.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3013/ind_584.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3014/ind_585.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2888/ind_595.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2890/ind_597.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2906/ind_624.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2907/ind_625.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2959/ind_664.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2955/673.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2980/676.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3270/707.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3271/708.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3272/709.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3273/710.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3749/ind_736.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3765/ind_753.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3766/ind_754.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3767/ind_755.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3768/ind_756.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2211/07.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2212/08.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2213/09.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2214/10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2218/14.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2224/20.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2254/51.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2255/52.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2256/53.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2257/54.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2258/pl_leg_no_55.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2307/99.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2314/103.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2315/104.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2324/113.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2325/114.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2332/127.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2343/137.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2370/154.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2378/162.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2420/193.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2421/194.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2422/195.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2423/196.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2468/235.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2534/296.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2547/305.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2587/331.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2588/332.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2589/333.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2593/337.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2618/362.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2636/369.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2657/385.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2671/404.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2693/426.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2706/439.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2714/477.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2723/456.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2734/467.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2736/469.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2764/482.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2770/488.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2793/511.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2858/569.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2859/570.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2860/571.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3012/ind_583.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3013/ind_584.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3014/ind_585.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2888/ind_595.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2890/ind_597.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2906/ind_624.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2907/ind_625.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2959/ind_664.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2955/673.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2980/676.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3270/707.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3271/708.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3272/709.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3273/710.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3749/ind_736.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3765/ind_753.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3766/ind_754.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3767/ind_755.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3768/ind_756.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4437/764.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4551/indicacao_no_812.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="232.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3053,80 +3059,80 @@
       </c>
       <c r="H68" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>290</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>291</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="H69" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="H70" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>