--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -54,348 +54,348 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2318/107.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2318/107.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO PARA QUE DISPONIBILIZE ÔNIBUS INTEGRAÇÃO GRATUITO PARA O CENTRO DE MARECHAL QUE FAÇA O PERCURSO PELOS SEGUINTES BAIRROS: 	BARRA NOVA, SANTA RITA, MASSAGUEIRA, MALHADAS E TUQUANDUBA</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2340/134.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2340/134.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DOIS TERMINAIS PARA OS TÁXIS NOS POVOADOS MASSAGUEIRA E BARRA NOVA</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2341/135.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2341/135.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA CONCESSÃO DE ALVARÁ PARA LINHA DE TÁXI E LEVANTAMENTO DA QUANTIDADE DE CLANDESTINOS (CONHECIDOS COMO PIRATAS)</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2384/165.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2384/165.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DE PONTO DE ÔNIBUS DO CONJUNTO GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2388/168.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2388/168.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE MAIS QUATRO LINHAS DE TRANSPORTE DE MOTO-TAXISTA PARA ATENDER AS NECESSIDADES DOS POVOADOS CABREIRAS E MALHADAS, ASSIM COMO NOS LOTEAMENTOS ELDORADO E CIDADE IMPERIAL, LOCALIZADOS NO BAIRRO DAS PEDRAS.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2382/190.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2382/190.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PONTO DE ÔNIBUS NO LOTEAMENTO ENCONTRO DO MAR.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2419/192.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2419/192.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO NO PONTO DE ÔNIBUS NA RODOVIA AL 101 SUL, NA ENTRADA DO MANGUEIRA, POVOADO SANTA RITA</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2561/318.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2561/318.pdf</t>
   </si>
   <si>
     <t>, IMPLANTAÇÃO DO PONTO DE ÔNIBUS NA VILA DO ESPORTE, NA BARRA NOVA</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2596/340.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2596/340.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PONTO DE TÁXI E MOTOTÁXI PRÓXIMO AO TERMINAL RODOVIÁRIO</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2730/463.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2730/463.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO A FIM DE VIABILIZAR A IMPLANTAÇÃO DE UM ESTACIONAMENTO PÚBLICO PARA VANS E ÔNIBUS DE TURISMO NA REGIÃO DA PRAIA DO FRANCÊS</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2812/529.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2812/529.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ÔNIBUS ESCOLARES, COM FOCO EM MODELOS ROBUSTOS COMO OS 4X4, ADEQUADOS PARA ÁREAS RURAIS, E ÔNIBUS URBANOS, VISANDO MELHORAR O TRANSPORTE DE ESTUDANTES DAS REDES PÚBLICAS DE ENSINO</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2969/ind_616.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2969/ind_616.2025.pdf</t>
   </si>
   <si>
     <t>, IMPLANTAÇÃO DE UM SISTEMA DE TRANSPORTE PÚBLICO EFICIENTE E ACESSÍVEL;</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>SORAYA DA BOMBONIERE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2902/ind_620.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2902/ind_620.2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NO PONTO 20, A FIM DE OFERECER MIS SEGURANÇA E COMODIDADE AOS USUÁRIOS DO TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2941/ind_646.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2941/ind_646.2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM SISTEMA DE CADASTRO DIGITAL PARA O TRANSPORTE UNIVERSITÁRIO NO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2953/659.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2953/659.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CONCESSÕES OU A IMPLEMENTAÇÃO DE UMA PARCERIA PÚBLICO-PRIVADA (PPP) PARA A ESTRUTURAÇÃO DE UM SISTEMA DE TRANSPORTE LAGUNAR NAS LAGOAS DO MUNICÍPIO DE MARECHAL DEODORO, COM A CONSTRUÇÃO DE TERMINAIS EM PONTOS ESTRATÉGICOS, COMO OS CANAIS E REGIÃO CENTRAL DE MARECHAL DEODORO, VISANDO O TRANSPORTE EFICIENTE DE PESSOAS E MERCADORIAS</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2963/ind_668.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2963/ind_668.2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE LINHAS DE TÁXI PARA ATENDIMENTO NOTURNO NA PRAIA DO FRANCÊS</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2967/ind_671.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2967/ind_671.2025.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS EM FRENTE AO CENTRO ESPORTIVO DANIEL NOGUEIRA</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3008/704.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3008/704.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E URBANIZAÇÃO DA ROTATORIA LOCALIZADA EM FRENTE A IGEJA DO ROSÁRIO</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3281/718.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3281/718.pdf</t>
   </si>
   <si>
     <t>ADAPTAÇÃO NA ROTA DO TRANSPORTE COMPLEMENTAR PARA ATENDER OS MORADORES DOS LOTEAMENTOS ENCONTRO DO MAR E LUAR DO FRANCÊS.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3742/ind_727.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3742/ind_727.2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTO DE ÔNIBUS E PONTO DE MOTOTAXISTAS E TÁXIS, COM ESTRUTURA ADEQUADA E COBERTURA, NO FRANCÊS</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE VALORIZAÇÃO E PROTEÇÃO AOS MOTOCICLISTAS PROFISSIONAIS - “MOTOBOY LEGAL” - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>ANDRE LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2756/pl_exec_no_30_-_2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2756/pl_exec_no_30_-_2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 3ª DA LEI MUNICIPAL Nº 1.260, DE 08 DE JANEIRO DE 2019, QUE INSTITUI O SISTEMA DE TRANSPORTE PÚBLICO POR TÁXI DO MUNICÍPIO DE MARECHAL DEODORO”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -702,67 +702,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2318/107.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2340/134.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2341/135.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2384/165.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2388/168.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2382/190.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2419/192.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2561/318.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2596/340.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2730/463.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2812/529.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2969/ind_616.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2902/ind_620.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2941/ind_646.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2953/659.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2963/ind_668.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2967/ind_671.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3008/704.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3281/718.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3742/ind_727.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2756/pl_exec_no_30_-_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2318/107.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2340/134.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2341/135.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2384/165.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2388/168.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2382/190.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2419/192.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2561/318.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2596/340.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2730/463.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2812/529.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2969/ind_616.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2902/ind_620.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2941/ind_646.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2953/659.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2963/ind_668.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2967/ind_671.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3008/704.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3281/718.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3742/ind_727.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2756/pl_exec_no_30_-_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>