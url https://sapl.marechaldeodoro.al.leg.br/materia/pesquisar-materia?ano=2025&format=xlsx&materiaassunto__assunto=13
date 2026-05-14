--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR  À TODA COMISSÃO ORGANIZADORA DA SEMANA SANTA 2025 DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  PELO FALECIMENTO DE JOSÉ ROMEIRO NETO, CONHECIDO COMO “ZEZINHO DO SAX</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR  PELO FALECIMENTO DE ZILDA QUINTELA CAVALCANTE</t>
   </si>
@@ -183,186 +183,186 @@
   <si>
     <t>•	MOÇÃO DE CONGRATULAÇÕES ÀS ALUNAS DA ESCOLA MUNICIPAL ADELINA DE CARVALHO MELO, DO POVOADO SANTA RITA, PELA BRILHANTE CONQUISTA DO CAMPEONATO NORDESTINO DO HÓQUEI, QUE ACONTECEU NO MÊS DE NOVEMBRO EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MUNICIPAL MÉRITO CULTURAL NELSON DA RABECA AO SR. JOÃO JOSÉ DOS SANTOS .</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2882/pll_59-2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2882/pll_59-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO OFICIAL DO MUNICIPIO DE MARECHAL DEODORO, O DIA MUNICIPAL DE SÃO MIGUEL ARCANJO, A SER COMEMORADO EM 29 DE SETEMBRO , BEM COMO A QUARESMA DE SÃO MIGUEL ARCANJO NO PRÍODO DE 15 DE AGOSTO A 29 DE SETEMBRO.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2359/pdl_02.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2359/pdl_02.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. JOSÉ MARIA NOBERTO DE ARAÚJO NETO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2360/pdl_03.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2360/pdl_03.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DE MARECHAL DEODORO À SRA. VANESSA GOMES AMARAL ALMEIDA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2361/pdl_04.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2361/pdl_04.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MUNICIPAL MÉRITO CULTURAL NELSON DA RABECA DE MARECHAL DEODORO A SRª. VÂNIA SILVA SOUTOE ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2411/pdl_05.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2411/pdl_05.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MUNICIPAL MÉRITO CULTURAL NELSON DA RABECA DE MARECHAL DEODORO AO SR. JOÃO JOSÉ DOS SANTOS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2412/pdl_06.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2412/pdl_06.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. GUSTAVO ARGEMIRO DA SILVA PEREIRA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2413/pdl_07.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2413/pdl_07.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. GUSTAVO HENRIQUE DE CASTRO LINS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2414/pdl_08.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2414/pdl_08.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. FELIPE CÉSAR ALMEIDA ARGOLO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2459/pdl_09.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2459/pdl_09.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. ALESSANDRO JOSÉ DE OLIVEIRA PEIXOTO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2460/pdl_10.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2460/pdl_10.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. JOSÉ GOMES VIEIRA .</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2461/pdl_11.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2461/pdl_11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO À SRA. MARIA DE FÁTIMA MOREIRA CANUTO ROCHA.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2585/pdl_13.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2585/pdl_13.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. ROMMEL DA CUNHA LIMA JÚNIOR E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>COM O OBJETIVO HOMENAGEAR A SRA. VÂNIA DA SILVA SOUTO PARA RECEBER A COMENDA DO MÉRITO CULTURAL NELSON DA RABECA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -684,67 +684,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2882/pll_59-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2359/pdl_02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2360/pdl_03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2361/pdl_04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2411/pdl_05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2412/pdl_06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2413/pdl_07.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2414/pdl_08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2459/pdl_09.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2460/pdl_10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2461/pdl_11.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2585/pdl_13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2882/pll_59-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2359/pdl_02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2360/pdl_03.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2361/pdl_04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2411/pdl_05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2412/pdl_06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2413/pdl_07.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2414/pdl_08.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2459/pdl_09.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2460/pdl_10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2461/pdl_11.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2585/pdl_13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="232.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>