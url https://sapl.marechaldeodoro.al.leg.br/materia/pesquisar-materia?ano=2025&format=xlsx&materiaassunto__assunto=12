--- v0 (2026-02-04)
+++ v1 (2026-06-11)
@@ -54,435 +54,435 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2228/25.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2228/25.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLANTAÇÃO DA “CASA DA MULHER DEODORENSE.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2230/27.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2230/27.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO BOLSA ATLETA DE PONTA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>DEL CAVALCANTE, JOÃO PAULO DO JOÃO LIMA, MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2259/56.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2259/56.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM BANCO DE FOMENTO MUNICIPAL</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>YURI CORTEZ, DEL CAVALCANTE, NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2308/100.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2308/100.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO/CRIAÇÃO DE UMA CASA DE ACOLHIMENTO AO IDOSO</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2348/142.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2348/142.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA SOCIAL (EMAGRECER CERTO), REALIZANDO PARCERIAS COM ACADEMIAS E QUE SEJA OFERTADO ACADEMIA GRATUITA ÀS MULHERES DEODORENSES</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2351/145.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2351/145.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PROGRAMA DE CAPACITAÇÃO E EMPODERAMENTO EM APOIO AO EMPREENDEDORISMO FEMININO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2367/151.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2367/151.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO/CRIAÇÃO DE UM RESTAURANTE POPULAR</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2368/152.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2368/152.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLANTAÇÃO DE UM PROGRAMA MUNICIPAL EM MARECHAL DEODORO PARA SUBSIDIAR, ATÉ UM VALOR PRÉ-ESTABELECIDO, AS CONTAS DE ENERGIA ELÉTRICA E ÁGUA DE DEODORENSES DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2372/156.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2372/156.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS) PARA ATENDER OS PACIENTES DA REGIÃO DOS CANAIS.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2389/169.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2389/169.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO OU IMPLANTAÇÃO DE UMA CASA DA SOPA NO POVOADO CABREIRAS</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2403/188.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2403/188.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE BOLSA ALIMENTAÇÃO PARA FAMÍLIAS DE ESTUDANTES DA REDE MUNICIPAL DE ENSINO, BEM COMO FORNECIMENTO DE KIT DE PRODUTOS DE HIGIENE PARA FAMÍLIAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2447/216.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2447/216.pdf</t>
   </si>
   <si>
     <t>FORNECIMENTO DE LINHAS E AGULHAS PARA TODOS OS RENDEIROS E ARTESÃOS DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2450/218.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2450/218.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DA CASA DA SOPA, NO CONJUNTO TERRA DA ESPERANÇA</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2466/233.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2466/233.pdf</t>
   </si>
   <si>
     <t>AUMENTO DO VALOR DO BENEFÍCIO E DA QUANTIDADE DE BENEFICIÁRIOS CONTEMPLADOS NO PROGRAMA ALIMENTA MARECHAL.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2511/279.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2511/279.pdf</t>
   </si>
   <si>
     <t>RETOMADA E AMPLIAÇÃO DO NÚMERO DE CONTEMPLADOS PELO PROGRAMA CNH SOCIAL</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2545/303.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2545/303.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CASAS POPULARES VOLTADAS PARA A POPULAÇÃO DE BAIXA RENDA</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2555/312.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2555/312.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO “ESTIAGEM” – AUXÍLIO CHUVA: AUXÍLIO DESTINADO AOS PESCADORES, MARISQUEIRAS, AMBULANTES E ARTESÃOS QUE ESTEJAM COMPROVADAMENTE NO EXERCÍCIO DESSAS ATIVIDADES,</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2560/317.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2560/317.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA “CUIDAR DO IDOSO”, COM VISITAS DOMICILIARES, ORIENTAÇÕES SOBRE MEDICAMENTOS E EXERCÍCIOS FÍSICOS EM TODOS OS BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2565/322.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2565/322.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA CENTRAL DE VELÓRIOS MUNICIPAL;</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2605/348.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2605/348.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLEMENTAÇÃO DO PROGRAMA CRAS MÓVEL, DESTINADO A LEVAR OS SERVIÇOS DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS) E DA ASSISTÊNCIA SOCIAL À ÁREA DE DIFÍCIL ACESSO, COMO POVOADOS E COMUNIDADES PERIFÉRICAS</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2715/448.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2715/448.pdf</t>
   </si>
   <si>
     <t>, DISTRIBUIÇÃO DE MILHOS AOS CIDADÃOS DE MARECHAL DEODORO DURANTE A ÉPOCA DE SÃO JOÃO, TRADICIONAL FESTA JUNINA DA REGIÃO</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2716/449.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2716/449.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UMA AÇÃO SOCIAL NO MUNICÍPIO, ABRANGENDO CASAMENTOS COMUNITÁRIOS, EMISSÃO DE SEGUNDA VIA DE DOCUMENTOS, AUXÍLIO JURÍDICO, ATUALIZAÇÃO DA CARTEIRA VACINAL E OUTROS SERVIÇOS ESSENCIAIS</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>SORAYA DA BOMBONIERE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2814/528.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2814/528.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE DISTRIBUIÇÃO DE CESTAS BÁSICAS PARA GESTANTES, ASSEGURANDO UMA MELHOR NUTRIÇÃO DURANTE O PERÍODO GESTACIONAL, E QUE, AO FINAL DA GESTAÇÃO, SEJA CONCEDIDO UM ENXOVAL COMPLETO ÀS FUTURAS MÃES CADASTRADAS</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2813/543.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2813/543.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO E DISTRIBUIÇÃO DE KITS DE HIGIENE PESSOAL, POR MEIO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, ÀS FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2856/567.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2856/567.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA CRIAÇÃO DO PROGRAMA “ALIMENTA MAIS”, PROGRAMA SOCIAL QUE CONSISTE NA CONCESSÃO DE UM CARTÃO MENSAL NO VALOR DE R$ 200,00 (DUZENTOS REAIS), DESTINADO A IDOSOS DE BAIXA RENDA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2857/568.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2857/568.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA A CRIAÇÃO DE UM PROGRAMA SOCIAL DE APOIO ÀS GESTANTES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
     <t>THIAGO GONDIN</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2631/document_0006.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2631/document_0006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA “BOLSA MÚSICO DEODORENSE” NO MUNICÍPIO DE MARECHAL DEODORO-AL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>ANDRE LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2579/pl_exec_no_13_-_2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2579/pl_exec_no_13_-_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.401, DE 06 DE OUTUBRO DE 2021, QUE CRIA O PROGRAMA MUNICIPAL ALIMENTA MARECHAL E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2927/pl_36.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2927/pl_36.2025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PLANO DE INCENTIVOS A PROJETOS HABITACIONAIS POPULARES VINCULADOS AO PROGRAMA FEDERAL “MINHA CASA MINHA VIDA” E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -789,67 +789,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2228/25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2230/27.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2259/56.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2308/100.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2348/142.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2351/145.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2367/151.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2368/152.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2372/156.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2389/169.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2403/188.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2447/216.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2450/218.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2466/233.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2511/279.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2545/303.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2555/312.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2560/317.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2565/322.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2605/348.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2715/448.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2716/449.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2814/528.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2813/543.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2856/567.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2857/568.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2631/document_0006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2579/pl_exec_no_13_-_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2927/pl_36.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2228/25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2230/27.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2259/56.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2308/100.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2348/142.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2351/145.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2367/151.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2368/152.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2372/156.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2389/169.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2403/188.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2447/216.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2450/218.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2466/233.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2511/279.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2545/303.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2555/312.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2560/317.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2565/322.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2605/348.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2715/448.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2716/449.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2814/528.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2813/543.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2856/567.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2857/568.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2631/document_0006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2579/pl_exec_no_13_-_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2927/pl_36.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="225.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>