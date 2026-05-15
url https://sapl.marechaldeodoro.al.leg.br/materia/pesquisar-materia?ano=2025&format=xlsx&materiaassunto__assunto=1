--- v0 (2026-02-07)
+++ v1 (2026-05-15)
@@ -10,671 +10,680 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="211">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2253/50.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2253/50.pdf</t>
   </si>
   <si>
     <t>COLETA DE AMOSTRAS DAS ÁGUAS DOS RESERVATÓRIOS DAS ESCOLAS, CRECHES E UNIDADS DE SAÚDE, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2294/91.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2294/91.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ESCOLAS EM TEMPO INTEGRAL PARA CRIANÇAS ESPECIAIS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2296/93.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2296/93.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE AULAS DE ROBÓTICA NOS CANAIS (BARRA NOVA, SANTA RITA E MASSAGUEIRA</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2316/105.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2316/105.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA DE TEMPO INTEGRAL NA SIRIBA, BARRA NOVA;</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2317/106.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2317/106.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA DE TEMPO INTEGRAL NO CENTRO DE MARECHAL</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2338/132.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2338/132.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE CURSOS DE APERFEIÇOAMENTO DE ATENDIMENTO AOS SERVIDORES DA ÁREA DA SAÚDE, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2350/144.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2350/144.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PALESTRAS DE CONSCIENTIZAÇÃO NAS ESCOLAS DA REDE MUNICIPAL REFERENTE À VALORIZAÇÃO DAS MULHERES E DA PREVENÇÃO E COMBATE À VIOLÊNCIA DOMÉSTICA</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2371/155.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2371/155.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA BILÍNGUE NO MUNICÍPIO DE MARECHAL DEODORO, TENDO COMO REFERÊNCIA O MODELO ADOTADO NA CIDADE DO PILAR</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2418/191.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2418/191.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CENTRO MUNICIPAL DE CURSOS PROFISSIONALIZANTES.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2462/229.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2462/229.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UNIDADE EDUCACIONAL (ESCOLA E/OU CRECHE) NO ´POVOADO TUQUANDUBA</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>DR EVERALDO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2488/252.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2488/252.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CENTRO PROFISSIONALIZANTE DA EJA (EDUCAÇÃO DE JOVENS E ADULTOS);</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2490/254.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2490/254.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA EDUCAÇÃO MAIS SEGURA</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2556/313.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2556/313.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CURSOS DE LIBRAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2558/315_2.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2558/315_2.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA FÁBRICA DO FUTURO: UM CENTRO EDUCACIONAL COM CURSOS PROFISSIONALIZANTES VOLTADOS AOS DEODORENSES QUE NÃO TEM/TIVERAM CONDIÇÕES DE ENTRAR PARA A FACULDADE.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2672/405.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2672/405.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE COM BERÇÁRIO E EM TEMPO INTEGRAL NO CENTRO DE MARECHAL</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2673/406.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2673/406.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE COM BERÇÁRIO E EM TEMPO INTEGRAL NA SIRIBA DA BARRA NOVA</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>JOÃO PAULO DO JOÃO LIMA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2681/413.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2681/413.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO TÉCNICO E POSTERIOR CONSTRUÇÃO DE NOVAS UNIDADES DE EDUCAÇÃO INFANTIL NO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2687/414.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2687/414.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA MUNICIPAL “UNIVERSITÁRIO DO FUTURO”, DESTINADO A APOIAR ESTUDANTES DO MUNICÍPIO NO INGRESSO, PERMANÊNCIA E DESENVOLVIMENTO NO ENSINO SUPERIOR DA REDE PÚBLICA MUNICIPAL DE ENSINO;</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2685/417.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2685/417.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO “AULA INTERATIVA COM REALIDADE AUMENTADA (AR) E REALIDADE VIRTUAL (VR) NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2712/445.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2712/445.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA RONDA ESCOLAR MUNICIPAL, A SER IMPLEMENTADA COM EFETIVO DA GUARDA MUNICIPAL COM O OBJETIVO DE GARANTIR MAIOR SEGURANÇA NAS UNIDADES DE ENSINO DA REDE MUNICIPAL</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2713/446.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2713/446.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO PROGRAMA ESTAÇÃO DE FÉRIAS PARA O PERÍODO DE RECESSO ESCOLAR DO MEIO DO ANO</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2719/451.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2719/451.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA DE AULAS DE REFORÇO ESCOLAR GRATUITAS PARA ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2766/484.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2766/484.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM NÚCLEO DE ENSINO INFANTIL, NA MODALIDADE CRECHE OU ESCOLA, NO LOTEAMENTO BÚZIOS DO FRANCÊS</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2768/486.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2768/486.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NA RUA DA ESTIVA (CONHECIDA COMO ESTRADA DA USINA SUMAÚMA), NAS PROXIMIDADES DO RESIDENCIAL LAGO SUL</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2776/494.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2776/494.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UNIDADE DE CRECHE NO CONJUNTO RESIDENCIAL MANUEL ALVES DE FRANÇA (I, II E III); E</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2779/497.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2779/497.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE CONJUNTOS DE ROBÓTICA PARA AS ESCOLAS MUNICIPAIS DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>JORGE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2791/509.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2791/509.pdf</t>
   </si>
   <si>
     <t>ESTUDOS TÉCNICOS E ADMINISTRATIVOS PARA A IMPLANTAÇÃO DE ESCOLAS CÍVICO-MILITARES NO ÂMBITO DO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2834/525.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2834/525.pdf</t>
   </si>
   <si>
     <t>, REVISÃO DO PLANO DE CARGOS E CARREIRAS (PCC) DOS EDUCADORES, COM A INCLUSÃO DE INCENTIVOS BASEADOS NO DESEMPENHO INDIVIDUAL E COLETIVO, BEM COMO NA MELHORIA DOS ÍNDICES DE QUALIDADE DAS ESCOLAS</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2812/529.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2812/529.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ÔNIBUS ESCOLARES, COM FOCO EM MODELOS ROBUSTOS COMO OS 4X4, ADEQUADOS PARA ÁREAS RURAIS, E ÔNIBUS URBANOS, VISANDO MELHORAR O TRANSPORTE DE ESTUDANTES DAS REDES PÚBLICAS DE ENSINO</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2827/539.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2827/539.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DAS OLIMPÍADAS CULTURAIS E CIENTÍFICAS DE MARECHAL DEODORO, COM OBJETIVO DE PROMOVER A VALORIZAÇÃO DA EDUCAÇÃO, DA CULTURA LOCAL E DA INOVAÇÃO NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2836/552.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2836/552.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA DE ALFABETIZAÇÃO DIGITAL, NO MUNICÍPIO DE MARECHAL DEODORO, COM FOCO ESPECIAL EM IDOSOS E PESSOAS DE BAIXA RENDA</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2874/580.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2874/580.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CRECHES MUNICIPAIS PARA ATENDER A DEMANDA DE MAIS VAGAS</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2901/ind_644.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2901/ind_644.2025.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE CURSOS DE EDUCAÇÃO FINANCEIRA NAS ESCOLAS</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2982/678.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2982/678.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA IMPLANTAÇÃO DE AULAS DE MÚSICA, ESPORTE E ARTES NO CONTRATURNO ESCOLAR, NAS UNIDADES DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3006/702.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3006/702.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DAS PRAÇAS LOCALIZADAS NA AVENIDA SÃO JOSÉ, EM FRENTE À ESCOLA ESTADUAL ROSA MARIA PAULINA DA FONSECA E À ACADEMIA CORPO E FORMA, NA POEIRA</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3276/713.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3276/713.pdf</t>
   </si>
   <si>
     <t>INCLUSO DO CONTEÚDO DE NOÇÕES BÁSICAS DE PRIMEIROS SOCORROS NO CURRÍCULO DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3744/ind_729.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3744/ind_729.2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PROJETOS SOCIAIS E EDUCACIONAIS VOLTADOS ÀS CRIANÇAS E ADOLESCENTES PORTADORES DE NECESSIDADES ESPECIAIS DA REDE PÚBLICA DE ENSINO</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3753/ind_738.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3753/ind_738.2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA NOVA ESCOLA NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4441/772.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO NÚCLEO DE ASSISTÊNCIA A PACIENTES ESPECIAIS NA EDUCAÇÃO, COM O OBJETIVO DE OFERECER ACOMPANHAMENTO ESPECIALIZADO A ALUNOS COM DEFICIÊNCIAS, TRANSTORNOS E OUTRAS CONDIÇÕES QUE DEMANDEM ATENÇÃO DIFERENCIADA NO AMBIENTE ESCOLAR</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4542/indicacao_no_809.pdf</t>
+  </si>
+  <si>
     <t>CRIAÇÃO DO PROGRAMA “ALUNO VOLUNTARIADO”, DESTINADO AS ESTUDANTES DO ENSINO FUNDAMENTAL II DA REDE PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
+  </si>
+  <si>
     <t>CRIAÇÃO DA REDE MUNICIPAL DE MENTORIA DE CARREIRA PARA ORIENTAÇÃO PROFISSIONAL DE ESTUDANTES E JOVENS DEODORENSES</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4556/indicacao_no_817.pdf</t>
+  </si>
+  <si>
     <t>CRIAÇÃO DE UMA ESCOLA DE RENDEIRAS NO MUNICÍPIO DE MARECHAL DEODORO, POR MEIO DE PARCERIA PÚBLICO-PRIVADA (PPP), COM O OBJETIVO DE PRESERVAR E FOMENTAR A TRADIÇÃO ARTESANAL DAS RENDAS, QUE É PARTE INTEGRANTE DA IDENTIDADE CULTURAL LOCAL HÁ DÉCADAS.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2628/pl_leg_no_043.2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2628/pl_leg_no_043.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SEMANA MUNICIPAL DE VALORIZAÇÃO DO PROFESSOR NO MUNICÍPIO DE MARECHAL DEODORO – AL</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2799/document_0007.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2799/document_0007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL LOCALIZADO NO BÚZIOS DO FRANCÊS, EM MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE FICHA LIMPA, COMPROVADA POR CERTIDÃO NEGATIVA DE ANTECEDENTES CRIMINAIS, PARA O INGRESSO EM CARGOS DE PROFESSORES, CUIDADORES E DEMAIS FUNÇÕES QUE ENVOLVAM O CUIDADO DE CRIANÇAS NA REDE MUNICIPAL DE ENSINO DE MARECHAL DEODORO, APLICÁVEL A CARGOS COMISSIONADOS OU EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>ANDRE LUIZ</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO ANUAL DE 2025”; 27/2025, QUE “DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NA REDE MUNICIPAL DE ENSINO DE MARECHAL DEODORO/AL, REGULAMENTA O PROCESSO SELETIVO PARA DIRETOR E DIRETOR ADJUNTO ESCOLAR E REVOGA A LEI MUNICIPAL Nº 1.585/2024</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2752/pl_exec_no_28_-_2025.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2752/pl_exec_no_28_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DENOMINAÇÃO DO CMEI CRISTINA SILVA DE LIMA, O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL, LOCALIZADO NO RESIDENCIAL RECANTO DA ILHA, BARRA NOVA, NO MUNICÍPIO DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -981,67 +990,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2253/50.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2294/91.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2296/93.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2316/105.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2317/106.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2338/132.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2350/144.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2371/155.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2418/191.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2462/229.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2488/252.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2490/254.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2556/313.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2558/315_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2672/405.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2673/406.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2681/413.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2687/414.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2685/417.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2712/445.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2713/446.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2719/451.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2766/484.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2768/486.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2776/494.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2779/497.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2791/509.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2834/525.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2812/529.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2827/539.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2836/552.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2874/580.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2901/ind_644.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2982/678.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3006/702.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3276/713.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3744/ind_729.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3753/ind_738.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2628/pl_leg_no_043.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2799/document_0007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2752/pl_exec_no_28_-_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2253/50.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2294/91.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2296/93.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2316/105.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2317/106.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2338/132.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2350/144.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2371/155.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2418/191.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2462/229.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2488/252.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2490/254.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2556/313.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2558/315_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2672/405.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2673/406.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2681/413.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2687/414.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2685/417.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2712/445.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2713/446.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2719/451.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2766/484.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2768/486.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2776/494.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2779/497.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2791/509.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2834/525.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2812/529.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2827/539.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2836/552.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2874/580.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2901/ind_644.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2982/678.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3006/702.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3276/713.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3744/ind_729.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/3753/ind_738.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4441/772.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4542/indicacao_no_809.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/4556/indicacao_no_817.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2628/pl_leg_no_043.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2799/document_0007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2025/2752/pl_exec_no_28_-_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2061,236 +2070,236 @@
       </c>
       <c r="H40" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>176</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>177</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>116</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="H41" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>116</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="H42" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>53</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="H43" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D44" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="E44" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F44" t="s">
         <v>58</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="H44" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>194</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>195</v>
+      </c>
+      <c r="D45" t="s">
+        <v>190</v>
+      </c>
+      <c r="E45" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>188</v>
       </c>
       <c r="F45" t="s">
         <v>58</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="H45" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D46" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="E46" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F46" t="s">
         <v>53</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="H46" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D47" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="E47" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F47" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="H47" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>207</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D48" t="s">
+        <v>203</v>
+      </c>
+      <c r="E48" t="s">
         <v>204</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="F48" t="s">
         <v>205</v>
       </c>
-      <c r="D48" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G48" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="H48" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>