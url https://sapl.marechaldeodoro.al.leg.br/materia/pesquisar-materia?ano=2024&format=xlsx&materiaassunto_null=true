--- v0 (2025-10-27)
+++ v1 (2026-05-15)
@@ -54,330 +54,330 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>EDNALDO ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1810/16.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1810/16.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM BICICLETÁRIO MAIS AMPLO E COM COBERTURA</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1725/028.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1725/028.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA JACUÍPE, NO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1766/36.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1766/36.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA MANOEL PEREIRA DA SILVA, FRANCÊS</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1976/057.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1976/057.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DE TERRENO PARA PARA ABERTURA DE RUA PARALELA QUE DÁ ACESSO AS RUAS JOSE AFONSO ALVES DE CARVALHO E POUSO DA GARÇA</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1931/65.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1931/65.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA CASA DA MULHER DEODORENSE</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1932/66.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1932/66.pdf</t>
   </si>
   <si>
     <t>CENTRAL DE ATENDIMENTO BRK, TRIBUTOS E PM, NA BARRA NOVA.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1730/144.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1730/144.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE UM PROGRAMA PARA DISTRIBUIÇÃO DE ABSORVENTES PARA AS ALUNAS DA REDE DE ENSINO MUNICIPAL;</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1733/147.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1733/147.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA, JUNTO AO BATALHÃO DE POLÍCIA AMBIENTAL DE ALAGOAS, PARA RECOLHIMENTO DE CAVALOS, ÉGUAS E TODOS OS ANIMAIS QUE PERTENCEREM AO GÊNERO “EQUUS”.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1768/149.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1768/149.pdf</t>
   </si>
   <si>
     <t>UTILIZAÇÃO DE FOGOS DE ARTIFÍCIO SEM ESTAMPIDO SONORO NAS FESTIVIDADES DO DECORRER DO ANO DE 2024;</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>CONCLUSÃO DA 2ª á 4ª ETAPA DA ILUMINAÇÃO DA RODOVIA AL 101 SUL DO POVOADO BARRA NOVA ATÉ O POVOADO FRANCÊS.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1773/187.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1773/187.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BARREIRAS DE CONTENÇÃO MARÍTIMA DA PRAIA DO FRANCÊS</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1735/189.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1735/189.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA ORLA LAGUNAR DO CENTRO HISTÓRICO</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1659/199.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1659/199.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO NO CONJUNTO JOSÉ DIAS , PROXÍMO A CASA DA SOPA.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1744/248.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1744/248.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA JOÃO DE CARVALHO PEDROSA FILHO  COM INSTALAÇÃO DE NOVOS BANCOS E PODA DE ÁRVORES NA PRAÇA LOCALIZADA NA RUA PADRE SILVESTRE, NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM LOCAL PARA DESCARTE DE ENTULHOS (CENTRAL DE ENTULHO), NA BARRA NOVA</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1975/317.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1975/317.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CASA  DE PASSAGEM PARA PESSOAS QUE VIVEM NA RUA E IDOSOS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1965/349.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1965/349.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ASSOCIAÇÃO DE ARTESÃS EM FRENTE A QUADRA DO RECANTO DA ILHA, BARRA NOVA</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1966/350.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1966/350.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA COMISSÃO ESPECIAL MISTA COMPOSTA POR MORADORES PARA O ACOMPANHAMENTO DOS INVESTIMENTOS E DESPESAS DA PAVIMENTAÇÃO DO LOTEAMENTOENCONTRO DO MAR, FRANCÊS</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1973/357.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1973/357.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ENERGIA SOLAR EM TODAS AS UNIDADES ESCOLARES DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2072/403.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2072/403.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA PLACA DE IDENTIFICAÇÃO DO DRIVE DA FRUTA NO RESIDENCIAL RECANTO DA ILHA.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2090/409.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2090/409.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO FUNDO MUNICIPAL DE PROTEÇÃO E BEM ESTAR ANIMAL – FUMBEA</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2093/412.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2093/412.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO, JUNTO AO PREFEITO E PRESIDENTE DA CÂMARA, DA DISPENSA DE RENOVAÇÃO DAS INDICAÇÕES.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2197/442.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2197/442.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E CONSTRUÇÃO DE UMA COOPERATIVA DOS ARTESÃOS DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº 02/2024, DE AUTORIA DO VEREADOR KIA DEODORENSE, À FAMÍLIA DE ZENETE LUIZ CORDEIRO.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
@@ -399,63 +399,63 @@
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DE GEDALVO PEREIRA LOPES PELÇO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Á FAMILIAS DE BARTOLOMEU BALBINO MARQUES</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1681/pl_01_24_yuri_proibicao_mineracao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1681/pl_01_24_yuri_proibicao_mineracao.pdf</t>
   </si>
   <si>
     <t>PROIBE O ESTUDO A EXPLORAÇÃO E MINERAÇÃO  DE SALGEMA NO MUNICIPIO DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1718/projeto_de_lei_06-2024_altera_dispositivo_da_lei_1.203_de_21_de_julho_de_2017_.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1718/projeto_de_lei_06-2024_altera_dispositivo_da_lei_1.203_de_21_de_julho_de_2017_.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1.203/2017 E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO DOS VEREADORES DO MUNICÍPIO DE MARECHAL DEODORO/AL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NOS CARGOS DO QUADRO DE PROVIMENTO EM COMISSÃO DA CÂMARA MUNICIPAL DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1682</t>
   </si>
@@ -468,189 +468,189 @@
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI Nº 14.133,  DE 1º DE ABRIL DE 2021 , QUE DISPÕE SOBRE LICITAÇÕE E CONTRATOS ADMINISTRATIVO NO AMBITO DA CÂMARA MUNICIPAL DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>CRIA O PARÁGRAFO ÚNICO NO ART. 104 DA RESOLUÇÃO Nº 169/2004 – REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE MARECHAL DEODORO/AL E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1683/pl_05_24_executivo_altera_a_909_06_plano_diretor.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1683/pl_05_24_executivo_altera_a_909_06_plano_diretor.pdf</t>
   </si>
   <si>
     <t>ALTERA  A LEI MUNICIPAL Nº 909/2006 E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1804/projeto_de_lei_no_11.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1804/projeto_de_lei_no_11.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 990/10, DE 24 DE NOVEMBRO DE 2010 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1808/lei_015_altera_a_lei_municipal__1.032-11_de_29_de_dezembro_de_2011_e_adota_outras_providencias.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1808/lei_015_altera_a_lei_municipal__1.032-11_de_29_de_dezembro_de_2011_e_adota_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.042/11, DE 29 DE DEZEMBRO DE 2011 E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1872/lei_018_dispoe_sobre_a_instituicao_da_politica_de_educacao_digital_na_rede_municipal_de_ensino_de_marechal_deodoro_-_al.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1872/lei_018_dispoe_sobre_a_instituicao_da_politica_de_educacao_digital_na_rede_municipal_de_ensino_de_marechal_deodoro_-_al.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA POLÍTICA DE EDUCAÇÃO DIGITAL NA REDE MUNICIPAL DE ENSINO DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1873/lei_019_dispoe_sobre_o_conselho_municipal_de_educacao_de_marechal_deodoro_estabelecendo_sua_estrutura_nos_termos_das_leis_federais_no_14.644-2023_e_no_14.817-2024.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1873/lei_019_dispoe_sobre_o_conselho_municipal_de_educacao_de_marechal_deodoro_estabelecendo_sua_estrutura_nos_termos_das_leis_federais_no_14.644-2023_e_no_14.817-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE EDUCAÇÃO DE MARECHAL DEODORO, ESTABELECENDO SUA ESTRUTURA NOS TERMOS DAS LEIS FEDERAIS Nº 14.644/2023 E Nº 14.817/2024, DA LEI MUNICIPAL Nº 1.176/2017, REVOGA A LEI MUNICIPAL Nº 804, DE 10 DE JULHO DE 2003 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1875/lei_020_corrige_lei_material_na_lei_municipal_no_1.573_de_03_de_abril_de_2024.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1875/lei_020_corrige_lei_material_na_lei_municipal_no_1.573_de_03_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>O PROJETO DE LEI Nº 20, DE 06 DE MAIO DE 2024, QUE “CORRIGE ERRO MATERIAL NA LEI MUNICIPAL Nº 1.573, DE 03 DE ABRIL DE 2024 E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2028/projeto_de_lei_no_29.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2028/projeto_de_lei_no_29.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 29/2024, QUE DÁ DENOMINAÇÃO A UNIDADE BÁSICA DE SAÚDE ALAÍDE ALBUQUERQUE BISPO, A NOVA UNIDADE DE SAÚDE LOCALIZADA NO POVOADO MUCURI.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2062/projeto_de_lei_no_34.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2062/projeto_de_lei_no_34.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS COMPONENTES MUNICIPAIS DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL – SISAN, CRIADO PELA LEI FEDERAL Nº 11.346, DE 15 DE SETEMBRO DE 2006, NO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2105/projeto_de_lei_no_36.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2105/projeto_de_lei_no_36.pdf</t>
   </si>
   <si>
     <t>INCLUI AS MATRÍCULAS NºS 30.461, 30.462 E 30.463 NA LEI Nº 1021/2011, QUE AUTORIZA O PODER EXECUTIVO A DOAR IMÓVEIS AO FAR-FUNDO DE ARRENDAMENTO RESIDENCIAL DO GOVERNO FEDERAL, REPRESENTADO PE4LA CAIXA ECONÔMICA FEDERAL, REGISTRADO NO LIVRO 2, DO CARTÓRIO DE REGISTRO GERAL DE IMÓVEIS E HIPOTECAS DE MARECHAL DEODORO/AL, DE PROPRIEDADE DO MUNICÍPIO, PARA IMPLEMENTAÇÃO DE EMPREENDIMENTOS HABITACIONAIS DE INTERESSE SOCIAL FINANCIADAS PELA CAIXA ECONÔMICA FEDERAL NO ÂMBITO DO PROGRAMA MINHA CASA MINHA VIDA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2177/projeto_de_lei_no_40.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2177/projeto_de_lei_no_40.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.596/2024 E A LEI MUNICIPAL Nº 1.547/2023 E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2183/projeto_de_lei_no_43.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2183/projeto_de_lei_no_43.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.216/2024, DE 29 DE SETEMBRO DE 2017</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_na_44.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_na_44.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE UTILIZAÇÃO DE CHURRASQUEIRAS DE QUALQUER ESPÉCIE, DE FOGÕES, FOGAREIROS, BOTIJÕES DE GÁS, COPOS DE VIDRO OU ASSEMELHADOS, OBJETOS CORTANTES E QUAISQUER EQUIPAMENTOS QUE NECESSITEM DE FORNECIMENTO DE ENERGIA ELÉTRICA DA REDE DE DISTRIBUIÇÃO E PENALIDADES POR INFRAÇÃO A POLUIÇÃO SONORA NA FAIXA DE AREIA DA ORLA MARÍTIMA DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_no_46.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_no_46.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE USO DE BENS PÚBLICOS DO MUNICÍPIO DE MARECHAL DEODORO PARA FINS PARTICULARES E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO TOTAL</t>
   </si>
   <si>
     <t>VETO TOTAL Nº 01/2024 AO PROJETO DE LEI Nº 48/2023, DE AUTORIA DO VEREADOR PAULINHO DO FRANCÊS, QUE “INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE MARECHAL DEODORO O “DIA MUNICIPAL DO VENDEDOR AMBULANTE”, A SER COMEMORADO ANUALMENTE NO DIA 22 DE JUNHO”.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>PROÍBE O ESTUDO, A EXPLORAÇÃO E A MINERAÇÃO DE SAL-GEMA NO ÂMBITO DO MUNICÍPIO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2053</t>
   </si>
@@ -1008,67 +1008,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1810/16.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1725/028.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1766/36.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1976/057.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1931/65.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1932/66.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1730/144.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1733/147.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1768/149.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1773/187.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1735/189.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1659/199.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1744/248.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1975/317.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1965/349.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1966/350.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1973/357.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2072/403.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2090/409.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2093/412.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2197/442.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1681/pl_01_24_yuri_proibicao_mineracao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1718/projeto_de_lei_06-2024_altera_dispositivo_da_lei_1.203_de_21_de_julho_de_2017_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1683/pl_05_24_executivo_altera_a_909_06_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1804/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1808/lei_015_altera_a_lei_municipal__1.032-11_de_29_de_dezembro_de_2011_e_adota_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1872/lei_018_dispoe_sobre_a_instituicao_da_politica_de_educacao_digital_na_rede_municipal_de_ensino_de_marechal_deodoro_-_al.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1873/lei_019_dispoe_sobre_o_conselho_municipal_de_educacao_de_marechal_deodoro_estabelecendo_sua_estrutura_nos_termos_das_leis_federais_no_14.644-2023_e_no_14.817-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1875/lei_020_corrige_lei_material_na_lei_municipal_no_1.573_de_03_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2028/projeto_de_lei_no_29.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2062/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2105/projeto_de_lei_no_36.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2177/projeto_de_lei_no_40.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2183/projeto_de_lei_no_43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_na_44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_no_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1810/16.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1725/028.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1766/36.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1976/057.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1931/65.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1932/66.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1730/144.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1733/147.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1768/149.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1773/187.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1735/189.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1659/199.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1744/248.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1975/317.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1965/349.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1966/350.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1973/357.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2072/403.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2090/409.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2093/412.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2197/442.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1681/pl_01_24_yuri_proibicao_mineracao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1718/projeto_de_lei_06-2024_altera_dispositivo_da_lei_1.203_de_21_de_julho_de_2017_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1683/pl_05_24_executivo_altera_a_909_06_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1804/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1808/lei_015_altera_a_lei_municipal__1.032-11_de_29_de_dezembro_de_2011_e_adota_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1872/lei_018_dispoe_sobre_a_instituicao_da_politica_de_educacao_digital_na_rede_municipal_de_ensino_de_marechal_deodoro_-_al.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1873/lei_019_dispoe_sobre_o_conselho_municipal_de_educacao_de_marechal_deodoro_estabelecendo_sua_estrutura_nos_termos_das_leis_federais_no_14.644-2023_e_no_14.817-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1875/lei_020_corrige_lei_material_na_lei_municipal_no_1.573_de_03_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2028/projeto_de_lei_no_29.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2062/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2105/projeto_de_lei_no_36.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2177/projeto_de_lei_no_40.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2183/projeto_de_lei_no_43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2198/projeto_de_lei_na_44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2200/projeto_de_lei_no_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="243.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="242.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>