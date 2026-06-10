--- v0 (2026-02-06)
+++ v1 (2026-06-10)
@@ -54,753 +54,753 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1816/46.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1816/46.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO NOS PONTOS DE TRAVESSIA DO POVOADO SANTA RITA, COM INSTALAÇÃO DE BANCOS, LIXEIRAS E PLACA INDICATIVA.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1906/59.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1906/59.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO CEMITÉRIO NO POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1907/60.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1907/60.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO CEMITÉRIO NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1909/62.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1909/62.pdf</t>
   </si>
   <si>
     <t>PONTO DE APOIO PARA OS PESCADORES NA MASSAGUEIRA, COM ACESSO À LAGOA.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1930/63.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1930/63.pdf</t>
   </si>
   <si>
     <t>PONTO DE APOIO PARA OS PESCADORES DA SANTA RITA, COM ACESSO À LAGOA</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1936/64.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1936/64.pdf</t>
   </si>
   <si>
     <t>PONTO DE APOIO PARA OS PESCADORES DA BARRA NOVA, COM A CESSO À LAGOA</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1933/67.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1933/67.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS ABRIGOS NOS PONTOS DE ÔNIBUS NA RODOVIA AL 101 SUL: UM NA ENTRADA DO MANGUEIRA E OUTRO NA PRINCIPAL DA SANTA RITA.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1944/068.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1944/068.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGO NO PONTO DE ÔNIBUS ESCOLAR QUE FICA NA RUA PADRE SILVESTRE, PRÓXIMO À TRAVESSA JOSÉ DE CARVALHO PEDROSA, BARRA NOVA.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1945/069.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1945/069.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E PADRONIZAÇÃO DE CALÇADA NA RUA PADRE SILVESTRE, BARRA NOVA</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1946/070.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1946/070.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA COMUNITÁRIA NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1947/071.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1947/071.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA COMUNITÁRIA NO RIACHO VELHO</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1948/072.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1948/072.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA COMUNITÁRIA NA BARRA NOVA</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1995/080.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1995/080.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM DRIVE DA FRUTA NA LOCALIDADE  RECANTO DA ILHA</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2003/083.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2003/083.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DA TUBULAÇÃO DAS ÁGUAS PLUVIAISNAS RUAS AFONSO ALVES DE CARVALHO E NELSON CAMILO , LOCALIZADAAS NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1769/150.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1769/150.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO, JUNTO AOS SERVIDORES DO PROGRAMA PREVENIR, DE UM PLANO DE COMBATE ÀS ENCHENTES NO ÂMBITO DO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1770/151.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1770/151.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE RAMPAS DE ACESSO A LAGOA , NA ORLA DO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1840/166.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1840/166.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA COM QUIOSQUES NA ÁREA VERDE, EM FRENTE À IGREJA DE SANTA TEREZINHA, MASSAGUEIRA</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1774/205.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1774/205.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA UPA (UNIDADE DE PRONTO ATENDIMENTO) TIPO II, NA AL 215, PRÓXIMO AO POSTO DE COMBUSTÍVEIS GSS</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1822/210.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1822/210.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURETA DE CONTENÇÃO PARA PEDESTRES NA AVENIDA CARAVELAS, NO FRANCÊS, EM FRENTE A POUSADA BLUE VIKING</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1824/213.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1824/213.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE TODAS AS VIAS PÚBLICAS NO CONJUNTO RESIDENCIAL DENISSON AMORIM, PEDRAS</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1703/234.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1703/234.pdf</t>
   </si>
   <si>
     <t>TAPULHAMENTO DE UM BURACO EXISTENTE NAS PROXIMIDADES DA ESCOLA PROFESSORA LUCAS, NO POVOADO MALHADAS</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1704/235.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1704/235.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO POVOADO MALHADAS</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1709/240.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1709/240.pdf</t>
   </si>
   <si>
     <t>PODA DAS ÁRVORES NA ÁREA VERDE QUE FICA LOCALIZADA NO FINAL DA RUA DR. IVAN VASCONCELOS BRITO, COMO TAMBÉM A CONSTRUÇÃO DE UMA PRAÇA NO LOCAL</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>JÚNIOR LOPES</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1711/242.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1711/242.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE INTERLIGANDO O LOTEAMENTO BOSQUE DAS CAJAZEIRAS AO LOTEAMENTO NOVA MARECHAL.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1745/249.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1745/249.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM  HOSPITAL VETERINÁRIO NO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>RICARDO DO BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1748/253.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1748/253.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADA E ILUMINAÇÃO DE LED NA RUA QUE LIGA A TERRA DA ESPERANÇA ATÉ O CONJUNTO GISLENE MATHEUS (POR TRÁS DO CONDOMÍNIO PORTO MONTE</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1779/258.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1779/258.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURETA DE CONTENÇÃO POR TRÁS DA IGREJA BOA VIAGEM, NA RUA DA FORTALEZA, BARRO VERMELHO;</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1780/259.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1780/259.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E ROÇAGEM DO MATO DA BARREIRA DE CONTENÇÃO, LOCALIZADA NA RUA 18 DO FORTE DE COPACABANA, BARRO VERMELHO</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>EDNALDO ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1811/264.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1811/264.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CENTRAL DE VELÓRIO NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1833/275.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1833/275.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRUTURA DO ABRIGO DE ÔNIBUS LOCALIZADO NA AL 215 EM FRENTE À ARENA FRANCÊS BEACH TENNIS, NO POVOADO FRANCÊS</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1835/280.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1835/280.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM NOVO MURO, QUE FICA POR TRÁS DA ESCOLA MUNICIPAL ELEUZA GALVÃO, PRÓXIMO À RUA ALMIRANTE BARROSO</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1862/295.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1862/295.pdf</t>
   </si>
   <si>
     <t>PROCEDER COM OBRAS DE CONTENÇÃO MARÍTMA NA RUA OSCAR DE ARAÚJO, MASSAGUEIRA.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1863/296.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1863/296.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE RESTAURANTE POPULAR NO CONJUNTO GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1865/298.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1865/298.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE RESTAURANTE POPULAR NAS MALHADAS E CABREIRAS.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1914/318.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1914/318.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DAS GALERIAS PLUVIAIS DE MARECHAL DEODORO, ATRAVÉS DO PROGRAMA PREVENIR.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1919/320.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1919/320.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ESTRADA QUE DÁ ACESSO À PRAIA DO SACO, MASSAGUEIRA DE BAIXO.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1920/321.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1920/321.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGOS NOS PONTOS DE ÔNIBUS LOCALIZADOS NAS ENTRADAS DE ACESSO AO POVOADO CAMPO GRANDE, NOS DOIS SENTIDOS: MARECHAL/MACEIÓ E MACEIÓ/MARECHAL.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1922/323.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1922/323.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CICLOVIA COM EXTENSÃO DESDE O FRANCÊS ATÉ O LOTEAMENTO TERRA DOS MARECHAIS.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1950/326.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1950/326.pdf</t>
   </si>
   <si>
     <t>REFORMA DAS PASSAGENS DE PEDESTRE QUE DÁ ACESSO AO LADO DAS PONTES, COMEÇANDO NA PONTE DA RUA OS 18 DO FORTE DE COPACABANA, BARRO VERMELHO E A PONTE DO LARGO DE TAPERAGUÁ, PRÓXIMO À RUA SÃO VICENTE</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>REFORMA DAS PASSAGENS DE PEDESTRE QUE DÁ ACESSO AO LADO DAS PONTES, COMEÇANDO NA PONTE DA RUA OS 18 DO FORTE DE COPACABANA, BARRO VERMELHO E A PONTE DO LARGO DE TAPERAGUÁ, PRÓXIMO À RUA SÃO VICENTE.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1918/329.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1918/329.pdf</t>
   </si>
   <si>
     <t>TROCA DOS CANOS DE ESGOTOS DA RUA 06 DE JANEIRO, NO RECANTO DA ILHA, DE 150 PARA 200; E 330/2024, CONSTRUÇÃO DE ABRIGO COBERTO POR TRÁS DA CASA DA SOPA PARA ATENDER AOS ESTUDANTES.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1949/330.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1949/330.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGO COBERTO POR TRÁS DA CASA DA SOPA PARA ATENDER AOS ESTUDANTES</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1951/336.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1951/336.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO FINAL DA RUA DR. IVAN VASCONCELOS BRITO, NO LOTEAMENTO SÃO JOSÉ</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1935/342.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1935/342.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DAS GALERIAS PLUVIAIS DA MASSAGUEIRA, ATRAVÉS DO PROGRAMA PREVENIR.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1962/346.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1962/346.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA COBERTURA PARA OS GRUPOS DE ORAÇÕES DOS FIÉIS NO POVOADO MANGUINHOS</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1963/347.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1963/347.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA HENRIQUE COSTA, TAPERAGUÁ</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1964/348.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1964/348.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRUTURA DO ABRIGO DE ÔNIBUS LOCALIZADO NA RODODVIA IB GATTO MARINHO FALCÃO, EM FRENTE O POSTO DE GASOLINA ECOLÓGICO, BARRA NOVA</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1970/354.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1970/354.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PONTO DE TÁXI, MOTO E ÔNIBUS NA PRAIA DO FRANCÊS</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DOIS PONTOS DE ÔNIBUS: O PRIMEIRO SENTIDO MACEIÓ E O SEGUNDO, SENTIDO MARECHAL DEODORO, AMBOS LOCALIZADOS EM FRENTE O RESIDENCIAL GRANVILLE, NA RODOVIA IB GATTO MARINHO FALCÃO, AL 101 SUL, MASSAGUEIRA DE BAIXO.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1989/362.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1989/362.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGOS NOS PONTOS DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS EM TODA EXTENSÃO DA AVENIDA CARAVELAS E AVENIDA DOS CORAIS, PRAIA DO FRANCÊS</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1990/363.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1990/363.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGOS NOS PONTOS DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS NA RODOVIA EDVAL LEMOS, NAS PROXIMIDADES DA RUA DO SINDPOL.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2015/369.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2015/369.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM , USANDO METRALHA E AREIA NAS RUAS PRINCIPAIS E TRANSVERSAIS DO LOTEAMENTO ELDORADO, LOCALIZADO NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2016/370.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2016/370.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM UTILIZANDO METRALHA E AREIA NAS RUAAS PRINCIPAIS E TRANSVERSAIS DO LOTEAMENTO E RUAAS DO ENCONTRO DO TREVO DO FRANCÊS (NOVA ASSOCIAÇÃO).</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2009/373.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2009/373.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO BUEIRO E DO ASFALTO LOCALIADOS ENTRE AAS RUAS SÃO SEBASTIÃO E SÃO MIGUEL, PROX´MO AO BECO DA BARRA NO BAIRRO DE TAPERAGUÁ.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2039/378.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2039/378.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS BUEIRAS E OPERAÇÃO TAPA-BURACOS, NA MASSAGUEIRA DE BAIXO</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2040/379.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2040/379.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSAGEM DE PEDESTRE NO ACESSO À MASSAGUEIRA DE BAIXO</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2092/411.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2092/411.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA ESTRADA QUE DÁ ACESSO AO MONTE DAS ORAÇÕES, NA USINA SUMAÚMA, UMA ESCADARIA E O DECK DE MADEIRA ILUMINADO COM LUZES DE LED, ALÉM DE INSTALAÇÃO DE UM TELEFÉRICO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1107,67 +1107,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1816/46.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1906/59.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1907/60.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1909/62.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1930/63.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1936/64.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1933/67.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1944/068.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1945/069.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1946/070.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1947/071.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1948/072.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1995/080.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2003/083.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1769/150.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1770/151.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1840/166.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1774/205.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1822/210.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1824/213.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1703/234.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1704/235.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1709/240.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1711/242.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1745/249.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1748/253.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1779/258.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1780/259.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1811/264.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1833/275.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1835/280.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1862/295.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1863/296.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1865/298.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1914/318.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1919/320.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1920/321.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1922/323.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1950/326.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1918/329.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1949/330.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1951/336.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1935/342.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1962/346.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1963/347.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1964/348.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1970/354.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1989/362.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1990/363.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2015/369.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2016/370.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2009/373.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2039/378.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2040/379.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2092/411.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1816/46.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1906/59.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1907/60.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1909/62.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1930/63.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1936/64.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1933/67.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1944/068.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1945/069.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1946/070.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1947/071.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1948/072.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1995/080.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2003/083.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1769/150.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1770/151.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1840/166.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1774/205.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1822/210.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1824/213.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1703/234.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1704/235.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1709/240.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1711/242.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1745/249.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1748/253.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1779/258.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1780/259.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1811/264.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1833/275.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1835/280.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1862/295.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1863/296.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1865/298.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1914/318.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1919/320.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1920/321.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1922/323.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1950/326.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1918/329.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1949/330.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1951/336.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1935/342.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1962/346.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1963/347.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1964/348.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1970/354.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1989/362.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1990/363.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2015/369.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2016/370.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2009/373.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2039/378.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2040/379.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2092/411.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="229.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>