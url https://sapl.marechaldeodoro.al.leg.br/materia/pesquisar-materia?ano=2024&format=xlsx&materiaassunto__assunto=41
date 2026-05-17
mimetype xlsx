--- v0 (2026-02-07)
+++ v1 (2026-05-17)
@@ -54,366 +54,366 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1690/25.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1690/25.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA SOL, NA BARRA NOVA</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1691/26.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1691/26.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA PADRE SILVESTRE, BARRA NOVA</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1726/029.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1726/029.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA SÃO JOSÉ DA LAJE, NO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1727/030.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1727/030.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA SÃO LUÍS DO QUITUNDE, NO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1728/031.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1728/031.pdf</t>
   </si>
   <si>
     <t>, REVITALIZAÇÃO DA RUA TAQUARANA, NO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1788/40.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1788/40.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA MÚCIO AMORIM, BARRA NOVA</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1789/41.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1789/41.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA NELSON CAMILO</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1812/42.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1812/42.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA DIVALDO SURUAGY, BARRA NOVA</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1813/43.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1813/43.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA AFONSO ALVES DE CARVALHO, BARRA NOVA</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1814/44.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1814/44.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DA SIRIBA, BARRA NOVA</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1815/45.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1815/45.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM NA RUA PARAÍSO DAS ÁGUAS, BARRA NOVA</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1853/169.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1853/169.pdf</t>
   </si>
   <si>
     <t>REFORMA ASFÁLTICA DA RUA SATUBA, NO CONJUNTO GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1910/178.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1910/178.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DO TREPA GATO, BARRO VERMELHO.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1937/183.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1937/183.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DO RECANTO DA ILHA, ALÉM DE INSTALAÇÃO DE QUIOSQUES E ÁREA DE LAZER</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1738/200.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1738/200.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DIVINA PASTORA, LOCALIZADA NO POVOADO MASSAGUEIRA</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1776/207.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1776/207.pdf</t>
   </si>
   <si>
     <t>PINTURA E REVITALIZAÇÃO DA ÁREA ABAIXO DO VIADUTO DO FRANCÊS</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1777/208.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1777/208.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA LOCALIZADA NO LOTEAMENTO SÃO JOSÉ, POEIRA (PRÓXIMA A UBS – UNIDADE BÁSICA DE SAÚDE</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1778/209.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1778/209.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA ATRÁS DO NEI ADÉLIA CAVALCANE (RUA DOS CAJUEIROS).</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1823/211.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1823/211.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO NO CAIS DA LANCHA LOCALIZADO NA ORLA DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>RICARDO DO BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1797/266.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1797/266.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA DOS CAJUEIROS, TAPERAGUÁ</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1799/277.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1799/277.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DAS CHOCADEIRAS, MASSAGUEIRA</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2167/285.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2167/285.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA ANTÔNIO RIJO DE CARVALHO, NA BARRA NOVA;</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1939/339.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1939/339.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E LIMPEZA DA PRAÇA DO RIACHO VELHO</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2045/385.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2045/385.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM NA ESTRADA DO POVOADO TUQUANDUBA, INÍCIO PRÓXIMO AO RANCHO PÉ DE PINHÃO ATÉ O GALPÃO DO AÇÚCAR.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2137/428.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2137/428.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PARADA DE ÔNIBUS QUE FICA LOCALIZADO ÀS MARGENS DA RODOVIA IB GATTO MARINHO FALCÃO , NA AL 215, EM FRENTE AO POSTO DE GASOLINA PRATAGY.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2196/462.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2196/462.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E TOMBAMENTO HISTÓRICO DO ANTIGO LEPOROSÁRIO NA PRAIA DO FRANCÊS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -720,67 +720,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1690/25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1691/26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1726/029.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1727/030.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1728/031.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1788/40.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1789/41.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1812/42.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1813/43.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1814/44.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1815/45.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1853/169.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1910/178.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1937/183.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1738/200.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1776/207.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1777/208.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1778/209.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1823/211.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1797/266.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1799/277.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2167/285.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1939/339.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2045/385.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2137/428.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2196/462.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1690/25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1691/26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1726/029.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1727/030.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1728/031.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1788/40.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1789/41.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1812/42.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1813/43.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1814/44.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1815/45.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1853/169.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1910/178.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1937/183.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1738/200.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1776/207.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1777/208.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1778/209.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1823/211.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1797/266.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1799/277.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2167/285.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1939/339.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2045/385.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2137/428.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2196/462.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="156.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>