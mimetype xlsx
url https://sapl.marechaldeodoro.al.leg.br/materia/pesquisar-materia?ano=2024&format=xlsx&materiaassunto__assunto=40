--- v0 (2026-02-05)
+++ v1 (2026-06-10)
@@ -54,153 +54,153 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2018/89.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2018/89.pdf</t>
   </si>
   <si>
     <t>OFICIALIZAÇÃO DOS NOMES DE RUAS E PADRONIZAÇÃO DAS RUAS DO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2019/90.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2019/90.pdf</t>
   </si>
   <si>
     <t>OFICIALIZAÇÃO DOS NOMES DE RUAS E PADRONIZAÇÃO DA NUMERAÇÃO DAS CASAS DO POVOADO MASSAGUEIRA;</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>RICARDO DO BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1676/232.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1676/232.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DA QUADRA DE POLIESPORTIVA DA  ESCOLA MUNICIPAL CARLOS AVELINO DA SILVA, LOCALIZADA NO LOTEMENTO GISLENE MATHEUS DE QUADRA POLIESPORTIVA JARBAS COSTA PINTO.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2049/388.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2049/388.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DO NOME DO SR. PEDRO FELICIANO NA RUA ONDE HOJE É CONHECIDA COMO RUA DA PAZ, CABREIRAS;</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2124/422.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2124/422.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCADARIA NA RUA PROFESSOR SALUSTIANO PEIXOTO, BAIRRO DO CARMO E DENOMINAÇÃO DA MESMA DE ESCADARIA FRANCISCO XAVIER SANTOS DE FRANÇA “CHICO CURUMBA.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1684/pl_02_24_victor_nome_multieventos_neto.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1684/pl_02_24_victor_nome_multieventos_neto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA PRAÇA DE EVENTOS LOCALIZADA NO POVOADO PEDRAS, SENDO DENOMINADA DE “PRAÇA DE MULTIEVENTOS BENIVALDO PEIXOTO DE LIMA NETO” E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1717/projeto_de_lei_05-2024_mudanca_do_nome_da_rua_antonio_marcos_monteiro_dos_santos_no_trevo_do_frances_passando_a_ser_rua_da_praca.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1717/projeto_de_lei_05-2024_mudanca_do_nome_da_rua_antonio_marcos_monteiro_dos_santos_no_trevo_do_frances_passando_a_ser_rua_da_praca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVA DENOMINAÇÃO DA RUA ANTONIO MARCOS MONTEIRO DOS SANTOS, LOCALIZADA PRÓXIMA AO TREVO DO FRANCÊS, NESTE MUNICÍPIO, PASSANDO A SER DENOMINADA DE “RUA DA PRANCHA” E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA NOVA CRECHE CONSTRUÍDA NO COMPLEXO HABITACIONAL LOCALIZADA NA MASSAGUEIRA, A QUAL PASSA A SER DENOMINADA DE ESCOLA MUNICIAPAL MARIA JOSÉ ROCHA DA SILVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA NOVA ESCOLA CONSTRUÍDA NO COMPLEXO HABITACIONAL, LOCALIZADA NA MASSAGUEIRA, A QUAL PASSA A SER DENOMINADA DE NEI (NÚCLEO DE EDUCAÇÃO INFANTIL) JOÃOP PAULO LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>DENOMINA BASE OPERACIONAL LUCIANO GOMES DA SILVA, NA MASSAGUEIRA E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
@@ -228,111 +228,111 @@
   <si>
     <t>21</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
     <t>ALTERA O NOME DA TRAVESSA PADRE SILVESTRE, LOCALIZADA NA BARRA NOVA, PARA TRAVESSA JOSÉ DE CARVALHO PEDROSA.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1678/pl_03_24_executivo_escola_everaldo_lopes.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1678/pl_03_24_executivo_escola_everaldo_lopes.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ESCOLA MUNICIPAL EVERALDO PEREIRA LOPES, À NOVA ESCOLA MUNICIPAL SITUADA NO POVOADO MUCURI, NESTE MUNICÍPIO E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2029/prjeto_de_lei_no_30.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2029/prjeto_de_lei_no_30.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DA NOVA SEDE ADMINISTRATIVA DE MARIA CARMEM OMENA MANSUR A NOVA SEDE DO FUNDO DE APOSENTARIA E PENSÕES DOS SERVIDORES DO MUNICIPIO DE MARECHAL DEODORO, LOCALIZADO NO CENTRO HISTÓRICO,</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2030/projeto_de_lei_no_31.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2030/projeto_de_lei_no_31.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE GINÁSIO DENILSON ANDRÉ DA SILVA AO GINÁSIO ESPORTIVO SITUADO NA TERRA DA ESPERANÇA, NESTE MUNICIPIO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2144/projeto_de_lei_no_37.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2144/projeto_de_lei_no_37.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE LOTEAMENTO PARAÍSO DO FRANCÊS, À LOCALIDADE CONHECIDA COMO ILHA DAS COBRAS, SITUADA NO POVOADO CABREIRAS E NOMEIA A VIA PRINCIPAL E RSPECTIVAS VIAS DE TRANVERSAIS, NESTE MUNICICÍPIO E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2145/projet_de_lei_no38.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2145/projet_de_lei_no38.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA CANTO DOS PASSÁROS À VIA CONHECIDA COMO RUA BECO DA XUXA, NOMEIA SUAS TRANSVERSAIS, SITUADAS NO POVOADO CBREIRAS, NESTE MUNICÍPIO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_lei_no_45.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_lei_no_45.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE MARIA QUINÔ DE SOUZA, A ESCOLA SITUADA NO COMPLEXO DA MASSAGUEIRA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -639,67 +639,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2018/89.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2019/90.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1676/232.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2049/388.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2124/422.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1684/pl_02_24_victor_nome_multieventos_neto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1717/projeto_de_lei_05-2024_mudanca_do_nome_da_rua_antonio_marcos_monteiro_dos_santos_no_trevo_do_frances_passando_a_ser_rua_da_praca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1678/pl_03_24_executivo_escola_everaldo_lopes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2029/prjeto_de_lei_no_30.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2030/projeto_de_lei_no_31.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2144/projeto_de_lei_no_37.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2145/projet_de_lei_no38.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_lei_no_45.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2018/89.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2019/90.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1676/232.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2049/388.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2124/422.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1684/pl_02_24_victor_nome_multieventos_neto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1717/projeto_de_lei_05-2024_mudanca_do_nome_da_rua_antonio_marcos_monteiro_dos_santos_no_trevo_do_frances_passando_a_ser_rua_da_praca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1678/pl_03_24_executivo_escola_everaldo_lopes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2029/prjeto_de_lei_no_30.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2030/projeto_de_lei_no_31.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2144/projeto_de_lei_no_37.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2145/projet_de_lei_no38.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2199/projeto_de_lei_no_45.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="212.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="211.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="237.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>