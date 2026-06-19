--- v0 (2026-02-07)
+++ v1 (2026-06-19)
@@ -54,534 +54,534 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1647/133.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1647/133.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA DE INCLUSÃO LABORAL PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1695/140.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1695/140.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE MATERIAIS DE PROTEÇÃO INDIVIDUAL, COMO PROTETOR SOLAR E CAMISAS UV’S PARA FUNCIONÁRIOS RESPONSÁVEIS PELA LIMPEZA URBANA</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1696/141.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1696/141.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DO SENSOR LIBRE, UM DISPOSITIVO QUE MONITORA OS NÍVEIS DE GLICOSE, PARA INDIVÍDUOS DIAGNOSTICADOS COM DIABETES</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1856/172.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1856/172.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO POVOADO MASSAGUEIRA DE BAIXO.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1734/185.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1734/185.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CENTRAL DE AMBULÂNCIAS PRÓXIMO AO CENTRO HISTÓRICO</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1825/214.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1825/214.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM LABORATÓRIO MUNICIPAL DE ANÁLISES CLÍNICAS</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1669/225.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1669/225.pdf</t>
   </si>
   <si>
     <t>INSERÇÃO DE CIRURGIA DE VASECTOMIA POR MEIO DO SUS, NO MUNICIPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1671/227.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1671/227.pdf</t>
   </si>
   <si>
     <t>UTILIZAÇÃO DE UM NUMERO DE WATSAP PARA RECEBER DENUNCIA DE FOCOS DE DENGUE NO MUNICIPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1783/262.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1783/262.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA CAMPANHA DE COMBATE AO MOSQUITO DA DENGUE EM TODO O MUNICÍPIO DE MARECHAL DEODORO, COMO TAMBÉM A DISTRIBUIÇÃO DE REPELENTES ÀS GESTANTES DESTE MUNICÍPIO, POR MEIO DAS UBSS EXISTENTES</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1830/272.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1830/272.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM APLICATIVO COM O OBJETIVO DE UNIFICAR E FACILITAR O ACESSO AO CARTÃO SUS, À CARTEIRA DE SAÚDE, À CARTEIRA DE VACINAÇÃO E OUTROS SERVIÇOS VIA PLATAFORMA DIGITAL, NO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1832/274.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1832/274.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE REPELENTE INFANTIL NAS INSTITUIÇÕES DE ENSINO MUNICIPAIS, COMO MEDIDA DE PREVENÇÃO À DENGUE, NO MUNICÍPIO DE MARECHAL DEODORO;</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1834/276.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1834/276.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UM MUTIRÃO DE CASTRAÇÃO GRATUITA DE CÃES E GATOS NO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1845/289.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1845/289.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA CENTRAL DE ATENDIMENTO MÓVEL PARA ATENDER AOS CONJUNTOS HABITACIONAIS GISLENE MATHEUS, TERRA DA ESPERANÇA E BAIRRO BAIXA DA SAPA</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1896/312.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1896/312.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DO TERRENO QUE LIGA OS LOTEAMENTOS ENCONTRO DO MAR E LUAR DO FRANCÊS PARA QUE SEJA CONSTRUÍDA UMA VIA DE ACESSO ENTRE OS DOIS LOTEAMENTOS.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>JÚNIOR LOPES</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1897/313_313.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1897/313_313.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UM MÉDICO ESPECIALISTA EM NEUROPEDIATRIA PARA ATENDER NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1955/333.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1955/333.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE AMBULÂNCIAS QUE ATENDAM NO RECANTO DA ILHA E EM TODA MARECHAL, ALÉM DE APARELHOS DE OXIGÊNIOS</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1956/334.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1956/334.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DO HORÁRIO DE ATENDIMENTO DO POSTO DE SAÚDE DO RECANTO DA ILHA, PARA AS 22H</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1958/335.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1958/335.pdf</t>
   </si>
   <si>
     <t>UTILIZAÇÃO DE CAMINHÃO PARA DESOBSTRUIR OS CANOS DE ESGOTO DA RUA 06 DE JANEIRO, NO RECANTO DA ILHA.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1942/340.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1942/340.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE AMBULÂNCIA PARA ATENDER A POPULAÇÃO DO RIACHO VELHO E SÍTIO AUXILIADORA, NO MUNICÍPIO DE MARECHAL</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1967/351.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1967/351.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO ESPECIALIZADO DE HEMODIÁLISE E DIÁLISE EM MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2026/374.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2026/374.pdf</t>
   </si>
   <si>
     <t>USO DE CASTRAMÓVEL PARA CONTROLE DE ZOONOSES E SAÚDE PÚBLICA NOS BAIRROS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2099/416.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2099/416.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CAMPANHAS EDUCATIVAS SOBRE A CONSCIENTIZAÇÃO E PREVENÇÃO DO CÂNCER DE PELE NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2100/417.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2100/417.pdf</t>
   </si>
   <si>
     <t>DESIGNAÇÃO DE AGENTES DE SAÚDE PARA AUXILIAR OS DEODORENSES DO BAIRRO DE TAPÉRAGUÁ</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2101/418.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2101/418.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE FARMÁCIA MUNICIPAL 24HORAS NA NOVA UPA NO BAIRRO DE TAPERAGUÁ</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2133/424.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2133/424.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE POLÍTICAS DE INCENTIVOS FISCAL PARA EMPRESAS QUE PARTICIPAM DO PROGRAMA DA MULHER, OFERTANDO PALESTRAS DE CONCIENTIZAÇÃO E PRESERVAÇÃO DO CANCER DE MAMA E DO COLO DO ÚTERO E QUE AUXÍLIAM FUNCIONÁRIAS DIAGNOSTICADAS COM O CANCER NESTE MUNÍCIPIO.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2134/425.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2134/425.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA MENTE POSITIVA PARA DISPONIBILIZAR ÀS MULHERES QUE FORAM DIAGNOSTICADAS COM CÂNCER DE MAMA, NESTE MUNÍCIPIO</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2135/426.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2135/426.pdf</t>
   </si>
   <si>
     <t>PROMOÇÃO DE PALESTRAS OU AULAS LÚDICAS E PREVENÇÃO AO CÂNCER DE MAMA E DO COLO DO ÚTERO NAS ESCOLAS MUNICIPAIS EM PARCERIA COM A SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2136/427.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2136/427.pdf</t>
   </si>
   <si>
     <t>GARANTIA ÁS MULHERES DE BAIXA RENDA O ACESSO GRATUITO A EXAME DE MAMOGRAFIA, ULTRASSONOGRAFIA E RESSONANCIA MAGNÉTICA PARA PREVENÇÃO DO CÂNCER EM MULHERES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2156/431.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2156/431.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM SISTEMA DE MONITORAMENTO E PREVENÇÃO DE SURTOS DE DOENÇAS CONTAGIOSAS NO MUNICÍIPIO DE MARECHAL DEODODRO.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2157/432.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2157/432.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM HEMONÚCLEO - BANCO DE SANGUE NO MUNICÍPIO DE MARECHAL DEODODRO.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2140/436.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2140/436.pdf</t>
   </si>
   <si>
     <t>USO DE DRONES NAS AÇÕES DE COMBATE À DENGUE E DEMAIS DOENÇAS TRANSMISSÍVEIS PELO MOSQUITO AEDES AEGYPT NO MUNICÍPIO</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2187/440.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2187/440.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM SISTEMA DE MONITORAMENTO E PREVENÇÃO DE SURTOS DE DOENÇAS CONTAGIOSAS NO MUNICÍPIO;</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2175/446.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2175/446.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO POVOADO MALHADAS</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2171/448.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2171/448.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM SISTEMA DE MONITORAMENTO E PREVENÇÃO DE SURTOS DE DOENÇAS CONTAGIOSAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO DE LISTA DE MEDICAMENTOS DISPONÍVEIS, FORNECIDOS NA REDE MUNICIPAL DE SAÚDE DE MARECHAL DEODORO E DÁ OUTRAS OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAR O FORNECIMENTO DE ABSORVENTES HIGIÊNICOS NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1753/projeto_de_lei_no_08.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1753/projeto_de_lei_no_08.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.433, DE 31 DE MARÇO DE 2022, QUE AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE MARECHAL DEODORO A DOAR GLEBA DE TERRA AO ESTADO DE ALAGOAS PARA IMPLEMENTAÇÃO DE UMA NOVA UNIDADE BÁSICA DE SAÚDE – UBS NO BAIRRO DE TAPERAGUÁ E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1754/projeto_de_lei_no_09.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1754/projeto_de_lei_no_09.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.533, DE 13 DE NOVEMBRO DE 2023, QUE AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE MARECHAL DEODORO A DOAR GLEBA DE TERRA AO ESTADO DE ALAGOAS PARA IMPLEMENTAÇÃO DE UMA POLICLÍNICA NO POVOADO MASSAGUEIRA E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO TOTAL</t>
   </si>
   <si>
     <t>VETO TOTAL Nº 07/2024REFERENTE Nº AO PROJETO DE LEI Nº 14/2024 DE AUTORIA DO VEREADOR  MARCELO MORINGA QUE DISPÕE DA OBRIGATORIEDADE DE DIVULGAÇÃO DE LISTA DE MEDICAMENTOS DISPONÍVEIS FORNECIDOS PELA REDE MUNICIPAL DE SAÚDE DO MUNICIPIO DE MARECHAL DEODORO E DÁ OURAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -900,67 +900,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1647/133.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1695/140.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1696/141.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1856/172.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1734/185.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1825/214.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1669/225.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1671/227.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1783/262.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1830/272.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1832/274.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1834/276.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1845/289.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1896/312.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1897/313_313.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1955/333.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1956/334.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1958/335.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1942/340.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1967/351.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2026/374.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2099/416.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2100/417.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2101/418.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2133/424.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2134/425.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2135/426.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2136/427.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2156/431.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2157/432.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2140/436.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2187/440.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2175/446.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2171/448.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1753/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1754/projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1647/133.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1695/140.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1696/141.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1856/172.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1734/185.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1825/214.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1669/225.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1671/227.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1783/262.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1830/272.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1832/274.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1834/276.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1845/289.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1896/312.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1897/313_313.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1955/333.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1956/334.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1958/335.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1942/340.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1967/351.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2026/374.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2099/416.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2100/417.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2101/418.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2133/424.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2134/425.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2135/426.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2136/427.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2156/431.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2157/432.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2140/436.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2187/440.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2175/446.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2171/448.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1753/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1754/projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>