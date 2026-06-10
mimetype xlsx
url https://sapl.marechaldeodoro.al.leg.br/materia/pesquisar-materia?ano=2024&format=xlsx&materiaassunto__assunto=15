--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -54,222 +54,222 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1908/61.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1908/61.pdf</t>
   </si>
   <si>
     <t>AUXÍLIO FARDAMENTO PARA OS GUARDAS MUNICIPAIS E OS AGENTES DA SMTT.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1670/226.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1670/226.pdf</t>
   </si>
   <si>
     <t>INSERÇÃO DE PROGRAMA DE BONIFICAÇÃO DE RESULTADOS PARA OS PROFISSIONAIS DA EDUCAÇÃO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1800/278.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1800/278.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE CURSOS DE QUALIFICAÇÃO E APERFEIÇOAMENTO PROFISSIONAL PARA OS SERVIDORES PÚBLICOS DA REDE MUNICIPAL DE EDUCAÇÃO NO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1968/352.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1968/352.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE BICICLETAS PARA AUXILIAR OS SERVIDORES NAS ATIVIDADES REALIZADAS PELOS AGENTES DE ENDEMIAS E AGENTES COMUNITÁRIOS DE SAÚDE LOTADOS NA SECRETARIA DE SAÚDE DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2141/437.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2141/437.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA MUNICIPAL DE ASSISTÊNCIA INTEGRADA AOS SERVIDORES PÚBLICOS NA REDE DE ENSINO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1687/pl_06_24_executivo_piso_dos_agentes_saude.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1687/pl_06_24_executivo_piso_dos_agentes_saude.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PISO SALARIAL DE AGENTES COMUNITÁRIOS DE SAÚDE E DE AGENTES DE COMBATE ÀS ENDEMIAS DA SECRETARIA MUNICIPAL DE SAÚDE E DO FUNDO DE APOSENTADORIAS E PENSÕES DO MUNICÍPIO DE MARECHAL DEODORO – FAPEN, NOS TERMOS DA EMENDA CONSTITUCIONAL Nº 120/2022 E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1803/projeto_de_lei_no_10.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1803/projeto_de_lei_no_10.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 969, DE 22 DE SETEMBRO DE 2009, QUE INSTITUI O QUADRO ORGANIZACIONAL DOS SERVIDORES EFETIVOS DA SECRETARIA MUNICIPAL DE FINANÇAS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1805/lei_012_institui_a_concessao_do_incentivo_anual_de_pagamento_por_desempenho_para_as_equipes_de_saude_bucal.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1805/lei_012_institui_a_concessao_do_incentivo_anual_de_pagamento_por_desempenho_para_as_equipes_de_saude_bucal.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONCESSÃO DO INCENTIVO ANUAL DE PAGAMENTO POR DESEMPENHO PARA AS EQUIPES DE SAÚDE BUCAL NA ATENÇÃO PRIMÁRIA À SAÚDE – APS, NO ÂMBITO DO MUNICÍPIO DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_de_lei_no_13.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_de_lei_no_13.pdf</t>
   </si>
   <si>
     <t>INSTITUI AJUDA DE CUSTO A SER FORNECIDA AOS MÉDICOS PARTICIPANTES DO PROGRAMA DE RESIDÊNCIA MÉDICA EM SAÚDE DA FAMÍLIA E COMUNIDADE – PRMSFC, QUE ATUAM DIRETAMENTE NO ÂMBITO DA ATENÇÃO PRIMÁRIA À SAÚDE NO ÂMBITO DO MUNICÍPIO DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1807/projeto_de_lei_no_14.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1807/projeto_de_lei_no_14.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.155, DE 11 DE MAIO DE 2016, QUE DISPÕE SOBRE A GRATIFICAÇÃO DE PRODUTIVIDADE FISCAL EM VIGILÂNCIA SANITÁRIA DO MUNICÍPIO DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1809/lei_016_altera_a_lei_muncipal_no_1.154-16__de_25_de_abril_de_2016.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1809/lei_016_altera_a_lei_muncipal_no_1.154-16__de_25_de_abril_de_2016.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.154/16, DE 25 DE ABRIL DE 2016 E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1871/lei_017_autoriza_o_poder_executivo_a_promover_a_recomposicao_das_perdas_inf_bancarias_nos_vencimentos_dos_servidores_aprovados_no_ultimo_concurso_publico.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1871/lei_017_autoriza_o_poder_executivo_a_promover_a_recomposicao_das_perdas_inf_bancarias_nos_vencimentos_dos_servidores_aprovados_no_ultimo_concurso_publico.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 17/2024, QUE “AUTORIZA O PODER EXECUTIVO A PROMOVER A RECOMPOSIÇÃO DAS PERDAS INFLACIONÁRIAS NOS VENCIMENTOS DOS SERVIDORES APROVADOS NO ÚLTIMO CONCURSO PÚBLICO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1928/lei_025_autoriza_o_poder_executivo_a_promover__a_recomposicao_das_perdas_inflacionarias_nos_vencimentos_dos_servidores_do_saae.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1928/lei_025_autoriza_o_poder_executivo_a_promover__a_recomposicao_das_perdas_inflacionarias_nos_vencimentos_dos_servidores_do_saae.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A RECOMPOSIÇÃO DAS PERDAS INFLACIONÁRIAS NOS VENCIMENTOS DOS SERVIDORES QUE PASSARAM A INTEGRAR A ESTRUTURA DA ADMINISTRAÇÃO PÚBLICA DIRETA DE MARECHAL DEODORO, HAJA VISTA A EXTINÇÃO DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DO MUNICÍPIO DE MARECHAL DEODORO – SAAE E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2052/projet_de_lei_no_33.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2052/projet_de_lei_no_33.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DAÇÃO EM PAGAMENTO DE BENS IMÓVEIS COMO FORMA DE EXTINÇÃO DO CRÉDITO TRIBUTÁRIO, EM CONSONÂNCIA COM O ART. 156, XI, DA LEI FEDERAL Nº 5.172/66 (CÓDIGO TRIBUTÁRIO NACIONAL) E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -576,67 +576,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1908/61.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1670/226.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1800/278.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1968/352.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2141/437.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1687/pl_06_24_executivo_piso_dos_agentes_saude.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1803/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1805/lei_012_institui_a_concessao_do_incentivo_anual_de_pagamento_por_desempenho_para_as_equipes_de_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1807/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1809/lei_016_altera_a_lei_muncipal_no_1.154-16__de_25_de_abril_de_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1871/lei_017_autoriza_o_poder_executivo_a_promover_a_recomposicao_das_perdas_inf_bancarias_nos_vencimentos_dos_servidores_aprovados_no_ultimo_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1928/lei_025_autoriza_o_poder_executivo_a_promover__a_recomposicao_das_perdas_inflacionarias_nos_vencimentos_dos_servidores_do_saae.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2052/projet_de_lei_no_33.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1908/61.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1670/226.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1800/278.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1968/352.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2141/437.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1687/pl_06_24_executivo_piso_dos_agentes_saude.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1803/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1805/lei_012_institui_a_concessao_do_incentivo_anual_de_pagamento_por_desempenho_para_as_equipes_de_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1807/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1809/lei_016_altera_a_lei_muncipal_no_1.154-16__de_25_de_abril_de_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1871/lei_017_autoriza_o_poder_executivo_a_promover_a_recomposicao_das_perdas_inf_bancarias_nos_vencimentos_dos_servidores_aprovados_no_ultimo_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/1928/lei_025_autoriza_o_poder_executivo_a_promover__a_recomposicao_das_perdas_inflacionarias_nos_vencimentos_dos_servidores_do_saae.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2024/2052/projet_de_lei_no_33.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="234.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="233.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>