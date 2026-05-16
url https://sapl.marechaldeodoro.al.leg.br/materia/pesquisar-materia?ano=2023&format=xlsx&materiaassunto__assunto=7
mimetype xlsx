--- v0 (2026-02-06)
+++ v1 (2026-05-16)
@@ -54,432 +54,432 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/842/ilovepdf_merged.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/842/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DISSIPADOR DE ENERGIA E MANUTENÇÃO DA PARTE EXISTENTE AO LONGO DA ORLA DA BARRA NOVA.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/843/document_0001-1.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/843/document_0001-1.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO TERRENO LOCALIZADO EM FRENTE A ACADEMIA GK, NA RUA MUCIO AMORIM, NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/895/indicacoes_aprovadas_em_01_03_23-22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/895/indicacoes_aprovadas_em_01_03_23-22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO NO TRECHO COMPREENDIDO DESDE A PONTE DIVALDO SURUAGY, PROLONGANDO-SE ATÉ AS IMEDIAÇÕES DO MUNICÍPIO DE BARRA DE SÃO MIGUEL</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/926/indicacoes_aprovadas_em_08_03_23-11.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/926/indicacoes_aprovadas_em_08_03_23-11.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA REDE ELÉTRICA NO TRECHO QUE LIGA O LOTEAMENTO CIDADE IMPERIAL AO POVOADO MALHADAS</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/929/indicacoes_aprovadas_em_08_03_23-14.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/929/indicacoes_aprovadas_em_08_03_23-14.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO, ILUMINAÇÃO, BANCOS, E LIXEIRAS NA PRAÇA DAS CHOCADEIRAS, MASSAGUEIRA</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/931/indicacoes_aprovadas_em_08_03_23-16.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/931/indicacoes_aprovadas_em_08_03_23-16.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TROCA DE LÂMPADAS POR REFLETORES DA QUADRA POLIESPORTIVA, LOCALIZADA NA AVENIDA MARINITA DE GOUVEIA, MASSAGUEIRA</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/976/indicacoes_aprovadas_em_15_03_23-28.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/976/indicacoes_aprovadas_em_15_03_23-28.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PLANO “ECOLUZ MARECHAL”, REFERENTE À ENERGIA SOLAR NAS MORADIAS DE FAMÍLIAS COM BAIXA RENDA EM NOSSO MUNICÍPIO;</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/977/indicacoes_aprovadas_em_15_03_23-29.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/977/indicacoes_aprovadas_em_15_03_23-29.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO E UTILIZAÇÃO DE ENERGIA SOLAR NAS ESCOLAS DA REDE PÚBLICA DO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1019/ind_138.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1019/ind_138.pdf</t>
   </si>
   <si>
     <t>REALOCAÇÃO DO COITAINER DE LIXO QUE FICA NA CALÇADA DA IGREJA UNIVERSAL NA MATRIZ</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1101/ind_175.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1101/ind_175.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REVISÃO DE ILUMINAÇÃO PÚBLICA NOS POSTES EXISTENTES NAS RUAS DA ILHA DE SANTA RITA</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>FABINHO FARIAS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1141/203_-_manutencao_das_ruas_e_vias_do_polo_industrial_de_marechal_com_identificacao_de_placas_nas_ruas_limpeza_capina_e_iluminacao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1141/203_-_manutencao_das_ruas_e_vias_do_polo_industrial_de_marechal_com_identificacao_de_placas_nas_ruas_limpeza_capina_e_iluminacao.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS RUAS E VIAS DO POLO INDUSTRIAL DE MARECHAL, COM IDENTIFICAÇÃO DE PLACAS NAS RUAS, LIMPEZA, CAPINA E ILUMINAÇÃO</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1167/228_-_manutencao_da_iluminacao_e_revitalizacao_da_praca_trepa_gato_no_barro_vermelho_..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1167/228_-_manutencao_da_iluminacao_e_revitalizacao_da_praca_trepa_gato_no_barro_vermelho_..pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO E REVITALIZAÇÃO DA PRAÇA TREPA GATO, NO BARRO VERMELHO .</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1171/239-_troca_das_lampadas_tradicionais_por_do_tipo_led_na_localidade_cabreiras_conjunto_jose_emiliano..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1171/239-_troca_das_lampadas_tradicionais_por_do_tipo_led_na_localidade_cabreiras_conjunto_jose_emiliano..pdf</t>
   </si>
   <si>
     <t>TROCA DAS LÂMPADAS TRADICIONAIS POR DO TIPO LED, NA LOCALIDADE CABREIRAS, CONJUNTO JOSÉ EMILIANO.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1175/244-_limpeza_dos_bueiros_localizados_na_rua_donina_barbosa.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1175/244-_limpeza_dos_bueiros_localizados_na_rua_donina_barbosa.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS BUEIROS, LOCALIZADOS NA RUA DONINA BARBOSA.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1214/272_-_melhoria_da_iluminacao_no_ponto_de_onibus_que_fica_localizado_na_entrada_do_antigo_cajueiro_na_rodovia_divaldo_suruagy_al_101_sul_sentido_marechalmaceio.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1214/272_-_melhoria_da_iluminacao_no_ponto_de_onibus_que_fica_localizado_na_entrada_do_antigo_cajueiro_na_rodovia_divaldo_suruagy_al_101_sul_sentido_marechalmaceio.pdf</t>
   </si>
   <si>
     <t>, MELHORIA DA ILUMINAÇÃO NO PONTO DE ÔNIBUS QUE FICA LOCALIZADO NA ENTRADA DO ANTIGO CAJUEIRO, NA RODOVIA DIVALDO SURUAGY, AL 101 SUL, SENTIDO MARECHAL/MACEIÓ</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1294/indicacao_no_329.2023_-_manutencao_e_troca_das_lampadas_na_massagueira.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1294/indicacao_no_329.2023_-_manutencao_e_troca_das_lampadas_na_massagueira.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TROCA DAS LÂMPADAS DOS POSTES DE ILUMINAÇÃO PÚBLICA NA RUA DA FELICIDADE, MASSAGUEIRA</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacoes-330.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacoes-330.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E TROCA DAS LÂMPADAS DOS POSTES DE ILUMINAÇÃO PÚBLICA NA RUA DO LIVRAMENTO, MASSAGUEIRA</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_370.2023_-_drenagem_e_pavimentacao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_370.2023_-_drenagem_e_pavimentacao.pdf</t>
   </si>
   <si>
     <t>DRENAGEM, PAVIMENTAÇÃO ASFALTICA E ILUMINAÇÃO PÚBLICA NA RUA JOIA, BARRA NOVA.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1341/indicacoes-376.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1341/indicacoes-376.pdf</t>
   </si>
   <si>
     <t>ILUMINÁRIAS NOS POSTES NA VIA  2, NO POLO INDUSTRIAL DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_no_377.2023.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_no_377.2023.pdf</t>
   </si>
   <si>
     <t>TROCA DE LUMINÁRIAS COMUNS NO POVOADO BURACO POR LÂPADAS DE LED.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacoes-401.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacoes-401.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PONTO E COLETA COLETA DE LIXO COM MAIOR FEQUÊNCIA NOS POVOADOS BROHMA/BICA DA PEDRA, RIACHO VELHO, SITIO BURACO, MORROS E TODA A ZONA RUARAL DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacoes-417.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacoes-417.pdf</t>
   </si>
   <si>
     <t>TROCA DAS LÂMPADAS COMUNS POR LÂMPADAS DE LEDS NAS RUAS GUAIAMUN, CAMARÃO, CARANGUEJO E TAINHA, NO FRANCÊS</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacoes-437.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacoes-437.pdf</t>
   </si>
   <si>
     <t>REVISÃO DE ILUMINAÇÃO PÚBLICA NOS POSTES EXISTENTES EM TODA ESTRADA DE ACESSO AO POVOADO RIACHO VELHO.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacoes-477.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacoes-477.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS POR LÂMPADAS DE LED PRÓXIMO À BARRACA DA FRUTA, EM FRENTE AO CAMPO SANTA ROSA DE LIMA (CONHECIDO COMO CAMPO DA SANTA RITA), BARRA NOVA</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1550/indicacoes-481.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1550/indicacoes-481.pdf</t>
   </si>
   <si>
     <t>INSTALAÇAO DE ILUMINÁRIAS NA RUA PARAISO DAS ÁGUAS, LOCALIZADA NA BARRA NOVA</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacoes-505.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacoes-505.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DOS CABOS ELÉTRICOS E DAS LÂMPADAS DE LED QUEIMADAS DA VILA DO ESPORTE, BARRA NOVA</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacoes-508.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacoes-508.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA EM LED, PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM NA TRAVESSA CATUÇABA, BARRA NOVA</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1539/534.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1539/534.pdf</t>
   </si>
   <si>
     <t>DRENAGEM, PAVIMENTAÇÃO ASFÁLTICA E ILUMINAÇÃO PÚBLICA DA TRAVESSA ANTÔNIO RIJO DE CARVALHO, AO LADO DO LAVA JATO DUDEO, NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1600/570.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1600/570.pdf</t>
   </si>
   <si>
     <t>, REVISÃO DA REDE ELÉTRICA DO CONJUNTO EBENEZER, QUE FICA NO BAIRRO DA POEIRA, PRÓXIMO AO CONJUNTO ERICK FERRAZ;</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1476/document_0006.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1476/document_0006.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGAÇÃO DA EMPRESA RESPONSÁVEL PELO SANEAMENTO E FORNECIMENTO DE ÁGUA E DA EMPRESA RESPONSÁVEL PELO FORNECIMENTO DE ENERGIA ELÉTRICA DO MUNICÍPIO DE MARECHAL DEODORO DE REPARAR TODOS OS DANOS CAUSADOS DURANTE A EXECUÇÃO DOS SEUS SERVIÇOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -786,67 +786,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/842/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/843/document_0001-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/895/indicacoes_aprovadas_em_01_03_23-22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/926/indicacoes_aprovadas_em_08_03_23-11.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/929/indicacoes_aprovadas_em_08_03_23-14.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/931/indicacoes_aprovadas_em_08_03_23-16.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/976/indicacoes_aprovadas_em_15_03_23-28.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/977/indicacoes_aprovadas_em_15_03_23-29.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1019/ind_138.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1101/ind_175.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1141/203_-_manutencao_das_ruas_e_vias_do_polo_industrial_de_marechal_com_identificacao_de_placas_nas_ruas_limpeza_capina_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1167/228_-_manutencao_da_iluminacao_e_revitalizacao_da_praca_trepa_gato_no_barro_vermelho_..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1171/239-_troca_das_lampadas_tradicionais_por_do_tipo_led_na_localidade_cabreiras_conjunto_jose_emiliano..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1175/244-_limpeza_dos_bueiros_localizados_na_rua_donina_barbosa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1214/272_-_melhoria_da_iluminacao_no_ponto_de_onibus_que_fica_localizado_na_entrada_do_antigo_cajueiro_na_rodovia_divaldo_suruagy_al_101_sul_sentido_marechalmaceio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1294/indicacao_no_329.2023_-_manutencao_e_troca_das_lampadas_na_massagueira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacoes-330.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_370.2023_-_drenagem_e_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1341/indicacoes-376.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_no_377.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacoes-401.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacoes-417.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacoes-437.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacoes-477.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1550/indicacoes-481.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacoes-505.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacoes-508.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1539/534.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1600/570.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1476/document_0006.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/842/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/843/document_0001-1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/895/indicacoes_aprovadas_em_01_03_23-22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/926/indicacoes_aprovadas_em_08_03_23-11.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/929/indicacoes_aprovadas_em_08_03_23-14.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/931/indicacoes_aprovadas_em_08_03_23-16.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/976/indicacoes_aprovadas_em_15_03_23-28.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/977/indicacoes_aprovadas_em_15_03_23-29.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1019/ind_138.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1101/ind_175.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1141/203_-_manutencao_das_ruas_e_vias_do_polo_industrial_de_marechal_com_identificacao_de_placas_nas_ruas_limpeza_capina_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1167/228_-_manutencao_da_iluminacao_e_revitalizacao_da_praca_trepa_gato_no_barro_vermelho_..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1171/239-_troca_das_lampadas_tradicionais_por_do_tipo_led_na_localidade_cabreiras_conjunto_jose_emiliano..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1175/244-_limpeza_dos_bueiros_localizados_na_rua_donina_barbosa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1214/272_-_melhoria_da_iluminacao_no_ponto_de_onibus_que_fica_localizado_na_entrada_do_antigo_cajueiro_na_rodovia_divaldo_suruagy_al_101_sul_sentido_marechalmaceio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1294/indicacao_no_329.2023_-_manutencao_e_troca_das_lampadas_na_massagueira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacoes-330.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_370.2023_-_drenagem_e_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1341/indicacoes-376.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_no_377.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacoes-401.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacoes-417.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacoes-437.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacoes-477.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1550/indicacoes-481.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacoes-505.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacoes-508.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1539/534.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1600/570.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1476/document_0006.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="238.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="237.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>