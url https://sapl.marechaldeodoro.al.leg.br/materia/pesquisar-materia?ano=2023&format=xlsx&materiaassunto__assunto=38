--- v0 (2026-02-05)
+++ v1 (2026-05-17)
@@ -54,360 +54,360 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABINHO FARIAS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1115/ind_173.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1115/ind_173.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO DE MÃO UNICA  DO TRÂNSITO NA VIA PRINCIPAL DA MASSAGUEIRA DURANTE OS FINAIS DE SEMANA E IMPLANTAÇÃO DE SINALIZAÇÃO , ATRAVÉS DE PLACAS, CARTAZ OU FAIXAS CONSCIENTIZANDO A POPULAÇÃO.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1119/ind_189.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1119/ind_189.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS DEESTACIONAMENTO PERMITIDO PARA ONIBUS ESCOLARES NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1140/202_-_construcao_de_lombadas_ou_quebra-molas_na_travessa_divina_pastora_massagueira.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1140/202_-_construcao_de_lombadas_ou_quebra-molas_na_travessa_divina_pastora_massagueira.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LOMBADAS OU QUEBRA-MOLAS NA TRAVESSA DIVINA PASTORA, MASSAGUEIRA</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1222/281-construcao_de_um_quebra-molas_na_rua_almirante_barroso_proximo_a_sede_da_brk_de_marechal_deodoro.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1222/281-construcao_de_um_quebra-molas_na_rua_almirante_barroso_proximo_a_sede_da_brk_de_marechal_deodoro.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA ALMIRANTE BARROSO, PRÓXIMO À SEDE DA BRK DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1226/285_-instalacao_de_quebra-molas_em_todas_as_ruas_do_conjunto_gislene_matheus.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1226/285_-instalacao_de_quebra-molas_em_todas_as_ruas_do_conjunto_gislene_matheus.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA-MOLAS EM TODAS AS RUAS DO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1227/286_-_nstalacao_de_um_quebra-molas_com_faixa_de_pedestre_proximo_a_escola_genesis_na_orla_lagunar_de_marechal.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1227/286_-_nstalacao_de_um_quebra-molas_com_faixa_de_pedestre_proximo_a_escola_genesis_na_orla_lagunar_de_marechal.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM QUEBRA-MOLAS COM FAIXA DE PEDESTRE PRÓXIMO À ESCOLA GÊNESIS, NA ORLA LAGUNAR DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1228/287-instalacao_de_quebra-_molas_proximo_a_entrada_que_da_acesso_ao_conjunto_gislene_matheus.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1228/287-instalacao_de_quebra-_molas_proximo_a_entrada_que_da_acesso_ao_conjunto_gislene_matheus.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA- MOLAS PROXIMO A ENTRADA QUE DÁ ACESSO AO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1229/288_-_instalacao_de_quebra_mola_proximo_ao_codominio_porto_manguaba_na_al_215..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1229/288_-_instalacao_de_quebra_mola_proximo_ao_codominio_porto_manguaba_na_al_215..pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA MOLA PROXÍMO AO CODOMÍNIO PORTO MANGUABA NA AL 215.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>ROBERT CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_no_382.2023_-_implantacao_de_combadas_no_pov_cabreiras.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_no_382.2023_-_implantacao_de_combadas_no_pov_cabreiras.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LOMBADAS PROXIMO A FAIXAS DE PEDESTRES JÁ EXISTENTE NA COMUNICIDADE CABREIRAS, ESPECIFICAMENTE EM FRENTE AO CODOMINIO LAGO DO FRANCÊS E DEPOSITO DE CONSTRUÇÃO SARDÔMIO</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacoes-398.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacoes-398.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LOMBADA E SINALIZAÇÃO NA RUA JOÃO AGEMIRO ROSA, LOCALIZADA EM FRENTE A IGREJA ASSEMBLÉIA DE DEUS, NO POVOADO MASSAGUEIRA</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_428.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_428.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUEBRA-MOLAS NA AL 101, PERIMETRO URBANO DO MUNICÍPIO DE MARECHAL DEODORO, NO POVOADO DO FRANCÊS, EM FRENTE AO RESTAURANTE BOI NA BRASA ( DIREÇÃO LITORAL SUL), E OUTRO EM FRENTE AO RESTAURANTE CASA NOVA 9 DIREÇÃO À CAPITAL).</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacoes-434.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacoes-434.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE PROJETO DE CRIAÇÃO DA GUARDA MIRIM NA SMTT (SUPERINTENDÊNCIA MUNICIPAL DE TRANSPORTES E TRÂNSITO.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacoes-439.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacoes-439.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUEBRA-MOLAS E UMA FAIXA DE PEDESTRE NA AL 215, EM FRENTE AO POSTO BR, PEDRAS.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacoes-441.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacoes-441.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA DE PEDESTRE NA AL 215, EM FRENTE À ENTRADA DO GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacoes-466.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacoes-466.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FAIXA DE PEDESTRES COM ELEVAÇÃO, DE ACORDO COM AS NORMAS DO CONTRAN, EM FRENTE À VILA DO ESPORTE, NA RUA JOÃO ARGEMIRO ROSA, BARRA NOVA</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacoes-493.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacoes-493.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UMA FAIXA DE PEDESTRE NA AVENIDA BARNABÉ TOLEDO PRÓXIMO AO POSTO DE SAÚDE</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>RICARDO DO BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1508/indicacoes-512.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1508/indicacoes-512.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LOMBADA NA RUA ONDE ESTÁ LOCALIZADO O ESTABELECIMENTO DENOMINADO “AUTO MEGA”, LOTEAMENTO BÚZIOS DO FRANCÊS, PORTO GRANDE</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacoes-521.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacoes-521.pdf</t>
   </si>
   <si>
     <t>GESTÕES JUNTO AO DER PARA A CONSTRUÇÃO DE DUAS LOMBADAS EM FRENTE O POSTO MANGUABA</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1547/544.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1547/544.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE FAIXA DE PEDESTRE E QUEBRA-MOLAS NA RODOVIA EDVAL LEMOS, PRÓXIMO AO POSTO DE COMBUSTÍVEL, TAPERAGUÁ</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1574/553.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1574/553.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA BASE DA SUPERINTENDÊNCIA MUNICIPAL DE TRANSPORTES E TRÂNSITO – SMTT NO BAIRRO DE MASSAGUEIRA, NA ANTIGA CRECHE.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao__-_554_-_faixa_de_pedestre_na_rodovia_edval_lemos.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao__-_554_-_faixa_de_pedestre_na_rodovia_edval_lemos.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FAIXA DE PEDESTRE E QUEBRA-MOLAS, NA RODOVIA EDVAL LEMOS, PRÓXIMO A ROTATÓRIA CONHECIDA COMO NELSON DA RABECA.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>JORGE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1599/568.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1599/568.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PROGRAMA EDUCATIVO DE CONSCIENTIZAÇÃO DA SEGURANÇA NO TRÂNSITO DAS RODOVIAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1629/579.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1629/579.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS SINALIZADORAS DE TRANSPORTE ESCOLAR EM FRENTE ÀS ESCOLAS MUNICIPAIS (PÚBLICAS E PRIVADAS)</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1631/581.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1631/581.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM SEMÁFORO NA ENTRADA DE MARECHAL DEODORO PELA RUA 18 DO FORTE DE COPACABANA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -714,67 +714,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1115/ind_173.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1119/ind_189.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1140/202_-_construcao_de_lombadas_ou_quebra-molas_na_travessa_divina_pastora_massagueira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1222/281-construcao_de_um_quebra-molas_na_rua_almirante_barroso_proximo_a_sede_da_brk_de_marechal_deodoro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1226/285_-instalacao_de_quebra-molas_em_todas_as_ruas_do_conjunto_gislene_matheus.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1227/286_-_nstalacao_de_um_quebra-molas_com_faixa_de_pedestre_proximo_a_escola_genesis_na_orla_lagunar_de_marechal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1228/287-instalacao_de_quebra-_molas_proximo_a_entrada_que_da_acesso_ao_conjunto_gislene_matheus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1229/288_-_instalacao_de_quebra_mola_proximo_ao_codominio_porto_manguaba_na_al_215..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_no_382.2023_-_implantacao_de_combadas_no_pov_cabreiras.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacoes-398.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_428.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacoes-434.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacoes-439.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacoes-441.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacoes-466.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacoes-493.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1508/indicacoes-512.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacoes-521.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1547/544.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1574/553.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao__-_554_-_faixa_de_pedestre_na_rodovia_edval_lemos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1599/568.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1629/579.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1631/581.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1115/ind_173.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1119/ind_189.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1140/202_-_construcao_de_lombadas_ou_quebra-molas_na_travessa_divina_pastora_massagueira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1222/281-construcao_de_um_quebra-molas_na_rua_almirante_barroso_proximo_a_sede_da_brk_de_marechal_deodoro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1226/285_-instalacao_de_quebra-molas_em_todas_as_ruas_do_conjunto_gislene_matheus.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1227/286_-_nstalacao_de_um_quebra-molas_com_faixa_de_pedestre_proximo_a_escola_genesis_na_orla_lagunar_de_marechal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1228/287-instalacao_de_quebra-_molas_proximo_a_entrada_que_da_acesso_ao_conjunto_gislene_matheus.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1229/288_-_instalacao_de_quebra_mola_proximo_ao_codominio_porto_manguaba_na_al_215..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao_no_382.2023_-_implantacao_de_combadas_no_pov_cabreiras.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacoes-398.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao_428.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacoes-434.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacoes-439.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacoes-441.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacoes-466.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacoes-493.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1508/indicacoes-512.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacoes-521.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1547/544.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1574/553.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao__-_554_-_faixa_de_pedestre_na_rodovia_edval_lemos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1599/568.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1629/579.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1631/581.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="192.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="247.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>