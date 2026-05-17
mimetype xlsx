--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -54,216 +54,216 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABINHO FARIAS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1116/ind_186_ind_186.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1116/ind_186_ind_186.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA CASA DA JUVENTUDE NO MUNICIPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1173/242_-resgate_do_festival_de_canoa_de_vela_na_orla_de_massagueira.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1173/242_-resgate_do_festival_de_canoa_de_vela_na_orla_de_massagueira.pdf</t>
   </si>
   <si>
     <t>RESGATE DO FESTIVAL DE CANOA DE VELA, NA ORLA DE MASSAGUEIRA</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1177/246_-_instalacao_de_equipamentos_de_lazer_nas_areas_verdes_e_de_equipamentos_na_rua_do_amparo_bosque_da_massagueira.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1177/246_-_instalacao_de_equipamentos_de_lazer_nas_areas_verdes_e_de_equipamentos_na_rua_do_amparo_bosque_da_massagueira.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE EQUIPAMENTOS DE LAZER NAS ÁREAS VERDES E DE EQUIPAMENTOS NA RUA DO AMPARO, BOSQUE DA MASSAGUEIRA</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1185/252_-retomada_do_expresso_do_musico_no_municipio.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1185/252_-retomada_do_expresso_do_musico_no_municipio.pdf</t>
   </si>
   <si>
     <t>RETOMADA DO EXPRESSO DO MÚSICO, NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_no_259.2023_-_construcao_de_praca_e_quadra_de_esporte_na_rua_do_corote.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_no_259.2023_-_construcao_de_praca_e_quadra_de_esporte_na_rua_do_corote.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA E UMA QUADRA DE ESPORTES NA RUA DO COROTE.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacoes-313.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacoes-313.pdf</t>
   </si>
   <si>
     <t>RETORNO DO EVENTO FEST VERÃO NA PRAIA DO FRANCÊS, PARA MOVIMENTAR E ELEVAR A ECONOMIA DIRETA E INDIRETA DOS COMERCIANTES LOCAIS.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_430.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_430.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E INSTALAÇÃO DE UM QUIOSQUE NA PRAÇA DOS AMIGOS, SIRIBA, BARRA NOVA</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacoes-462.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacoes-462.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO SOCIAL (ALEGRIA DE GRAÇA NA PRAÇA), NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacoes-494.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacoes-494.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ESPAÇO RECREATIVO (PARQUINHO) NA ÁREA INTERNA DA ESCOLA MARIA PETRONILA DE GOUVÊA, NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacoes-499.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacoes-499.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM ESPAÇO DE LAZER E DIVERSÃO, COM PARQUE, NA CRECHE DA COMUNIDADE RECANTO DA ILHA</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacoes-509__implantacao_de_uma_academia_ao_ar_livre_na_vila_do_esporte_barra_nova_pois_a_que_existia_foi_retirada_para_a_construcao_de_novos_quiosques.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacoes-509__implantacao_de_uma_academia_ao_ar_livre_na_vila_do_esporte_barra_nova_pois_a_que_existia_foi_retirada_para_a_construcao_de_novos_quiosques.pdf</t>
   </si>
   <si>
     <t>, IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NA VILA DO ESPORTE, BARRA NOVA, POIS A QUE EXISTIA FOI RETIRADA PARA A CONSTRUÇÃO DE NOVOS QUIOSQUES</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1537/530.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1537/530.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DE UM CINE DRIVE MUNICIPAL PARA OFERTA DE FILMES GRATUITAMENTE.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1632/582.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1632/582.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ÁREA DE LAZER NA PRAÇA SÃO JOSÉ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -570,67 +570,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1116/ind_186_ind_186.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1173/242_-resgate_do_festival_de_canoa_de_vela_na_orla_de_massagueira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1177/246_-_instalacao_de_equipamentos_de_lazer_nas_areas_verdes_e_de_equipamentos_na_rua_do_amparo_bosque_da_massagueira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1185/252_-retomada_do_expresso_do_musico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_no_259.2023_-_construcao_de_praca_e_quadra_de_esporte_na_rua_do_corote.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacoes-313.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacoes-462.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacoes-494.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacoes-499.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacoes-509__implantacao_de_uma_academia_ao_ar_livre_na_vila_do_esporte_barra_nova_pois_a_que_existia_foi_retirada_para_a_construcao_de_novos_quiosques.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1537/530.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1632/582.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1116/ind_186_ind_186.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1173/242_-resgate_do_festival_de_canoa_de_vela_na_orla_de_massagueira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1177/246_-_instalacao_de_equipamentos_de_lazer_nas_areas_verdes_e_de_equipamentos_na_rua_do_amparo_bosque_da_massagueira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1185/252_-retomada_do_expresso_do_musico_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_no_259.2023_-_construcao_de_praca_e_quadra_de_esporte_na_rua_do_corote.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacoes-313.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao_430.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacoes-462.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacoes-494.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacoes-499.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacoes-509__implantacao_de_uma_academia_ao_ar_livre_na_vila_do_esporte_barra_nova_pois_a_que_existia_foi_retirada_para_a_construcao_de_novos_quiosques.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1537/530.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1632/582.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="233.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="146.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>