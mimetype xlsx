--- v0 (2025-12-16)
+++ v1 (2026-06-12)
@@ -54,411 +54,411 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/844/document_0001-2.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/844/document_0001-2.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEGURANÇA ROTATIVA E INSTALAÇÃO DE POSTO POLICIAL NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/845/document_0001-3.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/845/document_0001-3.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEGURANÇA ROTATIVA E INSTALAÇÃO DE POSTO POLICIAL NO POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/878/ind_37.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/878/ind_37.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM CAMINHÃO DE BOMBEIRO PARA ATENDER AS OCORRÊNCIAS NO MUNICÍPIO DE MARECHAL DEODORO, ASSIM COMO IMPLANTAR UMA BASE PARA ABRIGAR UMA EQUIPE DE BRIGADA PARA ATUAR NESTAS OCORRÊNCIAS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/902/indicacoes_aprovadas_em_01_03_23-26.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/902/indicacoes_aprovadas_em_01_03_23-26.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM POSTO DA GUARDA MUNICIPAL ENTRE OS BAIRROS GISLENE MATHEUS E TERRA DA ESPERANÇA</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/932/indicacoes_aprovadas_em_08_03_23-17.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/932/indicacoes_aprovadas_em_08_03_23-17.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO, NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL, DA SEMANA DE VALORIZAÇÃO DAS MULHERES E DA PREVENÇÃO E COMBATE AO ASSÉDIO E À VIOLÊNCIA DOMÉSTICA NO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/933/indicacoes_aprovadas_em_08_03_23-18.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/933/indicacoes_aprovadas_em_08_03_23-18.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA LEI MUNICIPAL PATRULHA MARIA DA PENHA DEODORENSE, QUE TEM COMO OBJETIVO COIBIR, PREVENIR E MONITORAR O ACOMPANHAMENTO DE MULHERES VÍTIMAS DE VIOLÊNCIA FAMILIAR E FEMINICÍDIO;</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/964/ind_99.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/964/ind_99.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA “RONDA NOS BAIRROS” EM TODOS OS BAIRROS E POVOADOS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/973/indicacoes_aprovadas_em_15_03_23-25.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/973/indicacoes_aprovadas_em_15_03_23-25.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA COMISSÃO DE SEGURANÇA DOS TRANSPORTES FLUVIAIS DA LAGOA MANGUABA</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1080/ind_148.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1080/ind_148.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE GUARDAS MUNICIPAIS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1083/ind_151.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1083/ind_151.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DETECTORES DE METAL NA ENTRADA DAS ESCOLAS MUNICIPAIS EM TODO O MUNICIPIO</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1086/ind_154.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1086/ind_154.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE SEGURANÇA ARMADO PARA AS ESCOLAS E CRECHES MUNICIPAIS</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1169/235-_colocacao_de_manutencao_cameras_de_monitoramento_na_nova_orla_de_barra_nova..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1169/235-_colocacao_de_manutencao_cameras_de_monitoramento_na_nova_orla_de_barra_nova..pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO E MANUTENÇÃO DE CÂMERAS DE MONITORAMENTO NA NOVA ORLA DE BARRA NOVA.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_no_349.2023_-_guardas_municipais_para_fiscalizar_praca.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_no_349.2023_-_guardas_municipais_para_fiscalizar_praca.pdf</t>
   </si>
   <si>
     <t>SOLICITA  A PRESENÇA DE GUARDAS MUNICIPAI PARA FISCALIZAR A PRAÇA DA RUA DOS CAJUEIROS</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacoes-351.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacoes-351.pdf</t>
   </si>
   <si>
     <t>RONDA POLICIAL DA GUARDA MUNICIPAL E DA POLICIA MILITAR NO POVOADO MASSAGUEIRA</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacoes-440.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacoes-440.pdf</t>
   </si>
   <si>
     <t>CENTRO POLICIAL NA TERRA DA ESPERANÇA, PRÓXIMO À CASA DA SOPA.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacoes-487.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacoes-487.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CÂMARAS DE VIDO DE MONITORAMENTO EMTODOS OS BAIRROS E POVOADOS DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacoes-501_instalacao_de_uma_base_da_guarda_municipal_na_comunidade_recanto_da_ilha..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacoes-501_instalacao_de_uma_base_da_guarda_municipal_na_comunidade_recanto_da_ilha..pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA BASE DA GUARDA MUNICIPAL NA COMUNIDADE RECANTO DA ILHA.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1514/indicacoes-518.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1514/indicacoes-518.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DA INDICAÇÃO Nº 325/2022, PROTOCOLADA EM 08/11/2022, PROPONDO IMPLANTAÇÃO DA CASA DA MULHER DEODORENSE, VISANDO CUIDAR DA SAÚDE DAS MULHERES E DAR APOIO ÀS MULHERES VÍTIMAS DE VIOLÊNCIA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacoes-525.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacoes-525.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA UNIDADE DA POLÍCIA MILITAR E DA GUARDA MUNICIPAL, NA BARRA NOVA</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>JÚNIOR LOPES</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1584/indicacao_no_563_-_autor_junior.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1584/indicacao_no_563_-_autor_junior.pdf</t>
   </si>
   <si>
     <t>REFORÇO NA SEGURANÇA DO POVOADO MUCURI.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1067/pl_10_22_betinho_fogos_de_artificio.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1067/pl_10_22_betinho_fogos_de_artificio.pdf</t>
   </si>
   <si>
     <t>PROÍBE O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>JORGE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1371/pl_31_jorge_proibicao_praticas_aeroesportivas.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1371/pl_31_jorge_proibicao_praticas_aeroesportivas.pdf</t>
   </si>
   <si>
     <t>DETERMINA A PROIBIÇÃO DE PRATICAS DE ATIVIDADES AERODESPORTIVAS DE VOO LIVRE EM ÁREAS NÃO AUTORIZADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1396/pl_37.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1396/pl_37.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DAS LEIS QUE TRATAM SOBRE A PREVENÇÃO E O COMBATE À VIOLÊNCIA CONTRA AS MULHERES NO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1427/pl_41_23_marcelo_programa_parada_segura.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1427/pl_41_23_marcelo_programa_parada_segura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIR O PROGRAMA PARADA SEGURA, ESTABELECENDO NORMAS PARA O DESEMBARQUE DE PESSOAS DE SEXO FEMININO E MENORES DE IDADE, EM PERÍODO NOTURNO, NO TRANSPORTE COLETIVO URBANO, NO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1064/pl_17_23_executivo_nucleo_da_mulher.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1064/pl_17_23_executivo_nucleo_da_mulher.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO NÚCLEO DE APOIO À MULHER E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1586/pl_28_23_executivo_ldo_2024_compressed.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1586/pl_28_23_executivo_ldo_2024_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PLANO MUNICIPAL PELA PRIMEIRA INFÂNCIA (PMPI) 2023-2033 E DO PLANO MUNICIPAL DE PREVENÇÃO E COMBATE À VIOLÊNCIA CONTRA A CRIANÇA, ADOLESCENTES E TESTEMUNHA 2024-2027 DO MUNICÍPIO DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO TOTAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>VETO TOTAL Nº 12/2022 AO PROJETO DE LEI Nº 26/2022, QUE “DISPÕE SOBRE A TRAMITAÇÃO PRIORITÁRIA DOS PROCEDIMENTOS E PROCESSOS ADMINISTRATIVOS EM QUE FIGURE COMO PARTE, VÍTIMA DE VIOLÊNCIA DOMÉSTICA E FAMILIAR</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº 08/2023: VETO TOTAL AO PROJETO DE LEI Nº 31/2023, QUE “DETERMINA A PROIBIÇÃO DAS ATIVIDADES AEROESPORTIVAS DE VÔO LIVRE EM ÁREAS NÃO AUTORIZADAS E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -771,67 +771,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/844/document_0001-2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/845/document_0001-3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/878/ind_37.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/902/indicacoes_aprovadas_em_01_03_23-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/932/indicacoes_aprovadas_em_08_03_23-17.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/933/indicacoes_aprovadas_em_08_03_23-18.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/964/ind_99.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/973/indicacoes_aprovadas_em_15_03_23-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1080/ind_148.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1083/ind_151.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1086/ind_154.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1169/235-_colocacao_de_manutencao_cameras_de_monitoramento_na_nova_orla_de_barra_nova..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_no_349.2023_-_guardas_municipais_para_fiscalizar_praca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacoes-351.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacoes-440.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacoes-487.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacoes-501_instalacao_de_uma_base_da_guarda_municipal_na_comunidade_recanto_da_ilha..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1514/indicacoes-518.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacoes-525.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1584/indicacao_no_563_-_autor_junior.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1067/pl_10_22_betinho_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1371/pl_31_jorge_proibicao_praticas_aeroesportivas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1396/pl_37.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1427/pl_41_23_marcelo_programa_parada_segura.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1064/pl_17_23_executivo_nucleo_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1586/pl_28_23_executivo_ldo_2024_compressed.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/844/document_0001-2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/845/document_0001-3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/878/ind_37.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/902/indicacoes_aprovadas_em_01_03_23-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/932/indicacoes_aprovadas_em_08_03_23-17.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/933/indicacoes_aprovadas_em_08_03_23-18.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/964/ind_99.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/973/indicacoes_aprovadas_em_15_03_23-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1080/ind_148.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1083/ind_151.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1086/ind_154.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1169/235-_colocacao_de_manutencao_cameras_de_monitoramento_na_nova_orla_de_barra_nova..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao_no_349.2023_-_guardas_municipais_para_fiscalizar_praca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacoes-351.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacoes-440.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacoes-487.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacoes-501_instalacao_de_uma_base_da_guarda_municipal_na_comunidade_recanto_da_ilha..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1514/indicacoes-518.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacoes-525.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1584/indicacao_no_563_-_autor_junior.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1067/pl_10_22_betinho_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1371/pl_31_jorge_proibicao_praticas_aeroesportivas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1396/pl_37.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1427/pl_41_23_marcelo_programa_parada_segura.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1064/pl_17_23_executivo_nucleo_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1586/pl_28_23_executivo_ldo_2024_compressed.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="170.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="169.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>