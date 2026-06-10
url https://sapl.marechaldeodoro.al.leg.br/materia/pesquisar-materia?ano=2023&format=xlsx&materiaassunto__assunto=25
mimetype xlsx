--- v0 (2025-10-27)
+++ v1 (2026-06-10)
@@ -54,183 +54,183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/951/indicacoes_aprovadas_em_15_03_23-6.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/951/indicacoes_aprovadas_em_15_03_23-6.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIMINUIÇÃO DA TAXA DE ILUMINAÇÃO PÚBLICA NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/958/indicacoes_aprovadas_em_15_03_23-13.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/958/indicacoes_aprovadas_em_15_03_23-13.pdf</t>
   </si>
   <si>
     <t>REVISÃO DA REDE ELÉTRICA DO CONJUNTO EBENEZER, QUE FICA NO BAIRRO DA POEIRA, PRÓXIMO AO CONJUNTO ERCK FERRAZ;</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1070/ind_128.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1070/ind_128.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINA DE TODA A EXTENSÃO DA RUA DO AMAPARO, LOCALIZADA POR TRÁS DO SACOLÃO, MASSAGUEIRA;</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1019/ind_138.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1019/ind_138.pdf</t>
   </si>
   <si>
     <t>REALOCAÇÃO DO COITAINER DE LIXO QUE FICA NA CALÇADA DA IGREJA UNIVERSAL NA MATRIZ</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1100/ind_174.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1100/ind_174.pdf</t>
   </si>
   <si>
     <t>REFORÇO NA COLETA DE LIXO NO POVOADO ILHA DE SANTA RITA E EM TODA A CIDADE, BEM COMO A DIVULGAÇÃO DE CRONOGRAMA DE RECOLHIMENTO.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1118/ind_188.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1118/ind_188.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHO LOCAIZADO NA RUA DO ANTIGO CAJUEIRO, EMFRENTE A IGREJA ASEMBLÉIA DE DEUS NO POVOADO MASAGUEIRA</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_429.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_429.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ENTRADA DO CONJUNTO RESIDENCIAL GISLENE MATHEUS COM SINALIZAÇÃO, RECAPEAMENTO ASFÁLTICO E CAPINAÇÃO NO ENTORNO.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacoes-436_reforco_na_coleta_do_lixo_no_povoado_broma_e_em_toda_cidade_bem_como_a_divulgacao_de_cronograma_de_recolhimento..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacoes-436_reforco_na_coleta_do_lixo_no_povoado_broma_e_em_toda_cidade_bem_como_a_divulgacao_de_cronograma_de_recolhimento..pdf</t>
   </si>
   <si>
     <t>REFORÇO NA COLETA DO LIXO NO POVOADO BROMA E EM TODA CIDADE, BEM COMO A DIVULGAÇÃO DE CRONOGRAMA DE RECOLHIMENTO.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacoes-484.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacoes-484.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ORLA DA MASSAGUEIRA, EM FRENTE À ANTIGA CRECHE</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1092/pl_21_23_executivo_modifica__lei_1.236_codigo_limpeza.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1092/pl_21_23_executivo_modifica__lei_1.236_codigo_limpeza.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.236, DE 17 DE ABRIL DE 2018, CÓDIGO DE LIMPEZA URBANA DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -537,67 +537,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/951/indicacoes_aprovadas_em_15_03_23-6.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/958/indicacoes_aprovadas_em_15_03_23-13.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1070/ind_128.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1019/ind_138.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1100/ind_174.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1118/ind_188.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_429.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacoes-436_reforco_na_coleta_do_lixo_no_povoado_broma_e_em_toda_cidade_bem_como_a_divulgacao_de_cronograma_de_recolhimento..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacoes-484.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1092/pl_21_23_executivo_modifica__lei_1.236_codigo_limpeza.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/951/indicacoes_aprovadas_em_15_03_23-6.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/958/indicacoes_aprovadas_em_15_03_23-13.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1070/ind_128.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1019/ind_138.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1100/ind_174.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1118/ind_188.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao_429.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacoes-436_reforco_na_coleta_do_lixo_no_povoado_broma_e_em_toda_cidade_bem_como_a_divulgacao_de_cronograma_de_recolhimento..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacoes-484.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1092/pl_21_23_executivo_modifica__lei_1.236_codigo_limpeza.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="212.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="211.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="144" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>