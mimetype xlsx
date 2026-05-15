--- v0 (2026-02-04)
+++ v1 (2026-05-15)
@@ -54,741 +54,741 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/846/document_0001-4.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/846/document_0001-4.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE DRENAGEM E PAVIMENTAÇÃO DOS LOGRADOUROS CONHECIDOS COMO  RUA DO CAJUEIRO E RUA DO BAR DA DALVA, NO POVOADO MASSAGUERIA.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/854/document_0001-12.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/854/document_0001-12.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE DRENAGEM E PAVIMENTAÇÃO DA RUA ZEDÊ DA ROCHA CUNHA, LOCALIZADA NO POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/873/document_0001-31.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/873/document_0001-31.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA AFRÂNIO LOPES, LOCALIZADA NO POVOADO MASSAGUERIA</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/884/indicacoes_aprovadas_em_01_03_23-14.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/884/indicacoes_aprovadas_em_01_03_23-14.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA PAVIMENTAÇÃO DO TRECHO QUE LIGA O LOTEAMENTO CIDADE IMPERIAL AO POVOADO MALHADAS</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/887/indicacoes_aprovadas_em_01_03_23-17.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/887/indicacoes_aprovadas_em_01_03_23-17.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM NAS RUAS TRANSVERSAIS DO POVOADO MALHADAS, JOSINA NOVAIS, LOTEAMENTO ELDORADO, ILHA DAS COBRAS E LOTEAMENTO BÚZIOS DO FRANCÊS.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/971/indicacoes_aprovadas_em_15_03_23-23.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/971/indicacoes_aprovadas_em_15_03_23-23.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM NA RUA DOS CAJUEIROS, POEIRA</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/979/indicacoes_aprovadas_em_15_03_23-31.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/979/indicacoes_aprovadas_em_15_03_23-31.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DA INDICAÇÃO Nº 322/2022, PROTOCOLADA EM 08 DE NOVEMBRO DE 2022, SUGERINDO A PAVIMENTAÇÃO, ASFALTO E DRENAGEM NA RUA DO COROTE, NO FRANCÊS.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/980/indicacoes_aprovadas_em_15_03_23-32.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/980/indicacoes_aprovadas_em_15_03_23-32.pdf</t>
   </si>
   <si>
     <t>TERRAPLANAGEM, CORTE E ATERRO NOS LOTEAMENTOS ENCONTRO DO MAR, LUAR DO FRANCÊS E TREVO DO FRANCÊS</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1002/ind_123.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1002/ind_123.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ATERRO E TERRAPLANAGEM NA RUA DO AMPARO, MASSAGUEIRA</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1149/215_-_drenagem_e_pavimentacao_do_povoado_saco_que_fica_localizado_na_tuquanduba.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1149/215_-_drenagem_e_pavimentacao_do_povoado_saco_que_fica_localizado_na_tuquanduba.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DO POVOADO SACO QUE FICA LOCALIZADO NA TUQUANDUBA</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1152/218_-_implantacao_de_asfalto_e_drenagem_no_conjunto_denisson_amorim_na_estrada_apos_o_posto_de_saude_daquela_regiao_indo_ate_a_quarta_etapa..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1152/218_-_implantacao_de_asfalto_e_drenagem_no_conjunto_denisson_amorim_na_estrada_apos_o_posto_de_saude_daquela_regiao_indo_ate_a_quarta_etapa..pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ASFALTO E DRENAGEM NO CONJUNTO DENISSON AMORIM, NA ESTRADA APÓS O POSTO DE SAÚDE DAQUELA REGIÃO, INDO ATÉ A QUARTA ETAPA.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1202/230_-_pavimentacao_e_drenagem_da_rua_21_de_abril_proximo_a_praca_da_siriba_barra_nova..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1202/230_-_pavimentacao_e_drenagem_da_rua_21_de_abril_proximo_a_praca_da_siriba_barra_nova..pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA 21 DE ABRIL, PRÓXIMO À PRAÇA DA SIRIBA, BARRA NOVA.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>BETINHO MARECHAL, YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1204/236_-_pavimentacao_e_drenagem_das_ruas_dos_anjos_e_xareu_barra_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1204/236_-_pavimentacao_e_drenagem_das_ruas_dos_anjos_e_xareu_barra_nova.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DAS RUAS DOS ANJOS E XARÉU, BARRA NOVA</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1178/247_-pavimentacao_e_drenagem_na_travessa_da_guia_localizada_no_final_do_bosque_da_massagueira..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1178/247_-pavimentacao_e_drenagem_na_travessa_da_guia_localizada_no_final_do_bosque_da_massagueira..pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM NA TRAVESSA DA GUIA, LOCALIZADA NO FINAL DO BOSQUE DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1186/253_-pavimentacao_e_drenagem_de_todo_loteamento_luar_do_frances_em_marechal_deodoro.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1186/253_-pavimentacao_e_drenagem_de_todo_loteamento_luar_do_frances_em_marechal_deodoro.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DE TODO LOTEAMENTO LUAR DO FRANCÊS, EM MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1193/260_-_pavimentacao_e_drenagem_da_rua_do_amparo_e_de_todas_as_treavessa_que_ligam_a_rua_do_amparo_a_via_principal_da_massagueira.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1193/260_-_pavimentacao_e_drenagem_da_rua_do_amparo_e_de_todas_as_treavessa_que_ligam_a_rua_do_amparo_a_via_principal_da_massagueira.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA DO AMPARO E DE TODAS AS TREAVESSA  QUE LIGAM A RUA DO AMPARO A VIA PRINCIPAL DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1209/267-pavimentacao_e_drenagem_da_rua_guaiamum_povoado_frances..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1209/267-pavimentacao_e_drenagem_da_rua_guaiamum_povoado_frances..pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA GUAIAMUM, POVOADO FRANCÊS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1210/268-pavimentacao_e_drenagem_da_rua_camarao_povoado_frances..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1210/268-pavimentacao_e_drenagem_da_rua_camarao_povoado_frances..pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA CAMARÃO, POVOADO FRANCÊS.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1211/269_-_pavimentacao_e_drenagem_do_loteamento_recanto_dos_coquerais_povoado_frances.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1211/269_-_pavimentacao_e_drenagem_do_loteamento_recanto_dos_coquerais_povoado_frances.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DO LOTEAMENTO RECANTO DOS COQUERAIS, POVOADO FRANCÊS</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1212/270-pavimentacao_e_drenagem_da_rua_caramujo_povoado_frances..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1212/270-pavimentacao_e_drenagem_da_rua_caramujo_povoado_frances..pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA CARAMUJO, POVOADO FRANCÊS.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1213/271pavimentacao_e_drenagem_da_rua_merluza_povoado_frances..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1213/271pavimentacao_e_drenagem_da_rua_merluza_povoado_frances..pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA MERLUZA, POVOADO FRANCÊS.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA COM DRENAGEM SUPERFICIAL NO LOTEAMENTO SÃO RAFAEL</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacoes-339.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacoes-339.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DA AVENIDA CATUÇABA, NA BARRA NOVA</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacoes-340.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacoes-340.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DA RUA E DA TRAVESSA JOSÉ VALENTIM DE CASTRO, NA BARRA NOVA</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacoes-341.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacoes-341.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA E DRENAGEM DA RUA PRIMAVERA, LOCALIZADA NA BARRA NOVA.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_no_342.2023_-_pavimentacao_asfaltica_e_drenagem_da_rua_crlos_duarte_na_barra_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_no_342.2023_-_pavimentacao_asfaltica_e_drenagem_da_rua_crlos_duarte_na_barra_nova.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM DA RUA CARLOS DUARTE, NA BARRA NOVA</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_no_352.2023_-_drenagem_e_pavimentacao_da_rua_alto_da_rua_massagueira.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_no_352.2023_-_drenagem_e_pavimentacao_da_rua_alto_da_rua_massagueira.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA ALTO DA RUA NOVA, LOCALIZADA NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacoes-353.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacoes-353.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA 12, LOCALIZADA NA BARRA NOVA</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacoes-354.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacoes-354.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA E TRAVESSA SANTA LUZIA, LOCALIZADA NA BARRA NOVA</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacoes-355.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacoes-355.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA DR ANTONIO DE ASSIS, LOCALIZADA NA BARRA NOVA</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacoes-356.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacoes-356.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA JOSINA RODRIGUES, LOCALIZADA NA BARRA NOVA</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao_no_357.2023_-_drenagem_e_pavimentacao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao_no_357.2023_-_drenagem_e_pavimentacao.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA JOSE LEORDINO CAMPOS, NA BARRA NOVA</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacoes-358.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacoes-358.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA LUIZ FLORÊNCIODA SILVA , LOCALIZADA NO LOTEAMENTO SÃO JOSÉ,  MARECHAL DEODORO AL.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1486/indicacoes-359_drenagem_e_pavimentacao_da_rua_oito_localizada_no_povoado_barra_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1486/indicacoes-359_drenagem_e_pavimentacao_da_rua_oito_localizada_no_povoado_barra_nova.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA OITO, LOCALIZADA NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacoes-360_drenagem_e_pavimentaca_da_rua_luiz_duda_calado__localizada_no_povoado_barra_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacoes-360_drenagem_e_pavimentaca_da_rua_luiz_duda_calado__localizada_no_povoado_barra_nova.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃ DA RUA LUIZ DUDA CALADO , LOCALIZADA NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1488/indicacoes-361.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1488/indicacoes-361.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA SÃO SEBASTIÃO , LOCALIZADA NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_no_365.2023_-_drenagem_e_pavimentacao__na_rua_sao_francisco_no_frances.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_no_365.2023_-_drenagem_e_pavimentacao__na_rua_sao_francisco_no_frances.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ALFALTICA NA RUA SÃO FRANCISCO, LOCALIZADA NO FRANCÊS</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacoes-367.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacoes-367.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA E DRENAGEM NA RUA JOSÉ DAVI COSTA, LOCALIZADA NO MUCURI.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1337/indicacoes-369.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1337/indicacoes-369.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA E ILUMINAÇÃO DA RUA JONAS ALVES DE OLIVEIRA, LOCALIZADA NA BARRA NOVA.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_370.2023_-_drenagem_e_pavimentacao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_370.2023_-_drenagem_e_pavimentacao.pdf</t>
   </si>
   <si>
     <t>DRENAGEM, PAVIMENTAÇÃO ASFALTICA E ILUMINAÇÃO PÚBLICA NA RUA JOIA, BARRA NOVA.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no_371.2023_-_pavimentacao_e_drenagem.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no_371.2023_-_pavimentacao_e_drenagem.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA E DRENAGEM DA RUA PRAÇA DOS AMIGOS, BARRA NOVA.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>FABINHO FARIAS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacoes-375.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacoes-375.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PONTO DE ONIBUS NA ENTRADA DO CONJUNTO JOSÉ DIAS</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_no_381.2023.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_no_381.2023.pdf</t>
   </si>
   <si>
     <t>PAAVAIMENTAAÇÃO E DRENAGEM DA RUA REGENTE FEIJÓ, LOTEAMENTO CIDADE IMPERIAL.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacoes-405_drenagem_e_pavimentacao_da_rua_santa_maria_localizada_no_povoado_do_frances_por_tras_da_quadra_de_tenis_beach_tenis..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacoes-405_drenagem_e_pavimentacao_da_rua_santa_maria_localizada_no_povoado_do_frances_por_tras_da_quadra_de_tenis_beach_tenis..pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA SANTA MARIA, LOCALIZADA NO POVOADO DO FRANCÊS POR TRÁS DA QUADRA DE TENIS BEACH TÊNIS.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacoes-413.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacoes-413.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA DO BÚFALO E DE TODAS AS RUAS TRANSVERSAIS E BECOS NA PARTE DE TRÁS DO MANQUEIRA, LOCALIZADO NO POVOADO SANTA RITA;</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacoes-416_pavimentacao_e_drenagem_da_estrada_que_liga_a_rua_adelina_de_carvalho_melo_ao_bar_e_rstaurante_parada_obrigatoria_localizado_no_povoado_de_santa_rita.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacoes-416_pavimentacao_e_drenagem_da_estrada_que_liga_a_rua_adelina_de_carvalho_melo_ao_bar_e_rstaurante_parada_obrigatoria_localizado_no_povoado_de_santa_rita.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA ESTRADA QUE LIGA A RUA ADELINA DE CARVALHO MELO AO BAR E RSTAURANTE PARADA OBRIGATÓRIA, LOCALIZADO NO POVOADO DE SANTA RITA;</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacoes-438.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacoes-438.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E ASFALTO DA RUA DO LOTEAMENTO SONHO DE ÍCARO, PEDRAS.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1413/indicacoes-444.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1413/indicacoes-444.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA ÁUREO RAMOS, BARRA NOVA.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacoes-456.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacoes-456.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO E PAVIMENTAÇÃO DA RUA SHAMAH, LOTEAMENTO CAJAZEIRAS, POEIRA.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacoes-470.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacoes-470.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E SANEAMENTO DAS RUAS DO LOTEAMENTO  CAJAZEIRAS, LOCALIZADO NO BAIRRO POEIRAS.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacoes-480.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacoes-480.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO NA RUA PARAISO DAS ÁGUAS , LOCALIZADA NA BARRA NOVA.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1539/534.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1539/534.pdf</t>
   </si>
   <si>
     <t>DRENAGEM, PAVIMENTAÇÃO ASFÁLTICA E ILUMINAÇÃO PÚBLICA DA TRAVESSA ANTÔNIO RIJO DE CARVALHO, AO LADO DO LAVA JATO DUDEO, NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1569/543.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1569/543.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA QUE DÁ ACESSO A LAGOA NO BROMA.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1595/564.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1595/564.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA MARLENE SILVA CARVALHO, NA BARRA NOVA</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1596/565.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1596/565.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA MARIA EUNICE DA SILVA, NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1597/566.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1597/566.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA ELINILDA SOARES CABRAL, NA MASSAGUEIRA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1095,67 +1095,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/846/document_0001-4.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/854/document_0001-12.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/873/document_0001-31.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/884/indicacoes_aprovadas_em_01_03_23-14.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/887/indicacoes_aprovadas_em_01_03_23-17.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/971/indicacoes_aprovadas_em_15_03_23-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/979/indicacoes_aprovadas_em_15_03_23-31.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/980/indicacoes_aprovadas_em_15_03_23-32.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1002/ind_123.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1149/215_-_drenagem_e_pavimentacao_do_povoado_saco_que_fica_localizado_na_tuquanduba.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1152/218_-_implantacao_de_asfalto_e_drenagem_no_conjunto_denisson_amorim_na_estrada_apos_o_posto_de_saude_daquela_regiao_indo_ate_a_quarta_etapa..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1202/230_-_pavimentacao_e_drenagem_da_rua_21_de_abril_proximo_a_praca_da_siriba_barra_nova..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1204/236_-_pavimentacao_e_drenagem_das_ruas_dos_anjos_e_xareu_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1178/247_-pavimentacao_e_drenagem_na_travessa_da_guia_localizada_no_final_do_bosque_da_massagueira..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1186/253_-pavimentacao_e_drenagem_de_todo_loteamento_luar_do_frances_em_marechal_deodoro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1193/260_-_pavimentacao_e_drenagem_da_rua_do_amparo_e_de_todas_as_treavessa_que_ligam_a_rua_do_amparo_a_via_principal_da_massagueira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1209/267-pavimentacao_e_drenagem_da_rua_guaiamum_povoado_frances..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1210/268-pavimentacao_e_drenagem_da_rua_camarao_povoado_frances..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1211/269_-_pavimentacao_e_drenagem_do_loteamento_recanto_dos_coquerais_povoado_frances.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1212/270-pavimentacao_e_drenagem_da_rua_caramujo_povoado_frances..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1213/271pavimentacao_e_drenagem_da_rua_merluza_povoado_frances..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacoes-339.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacoes-340.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacoes-341.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_no_342.2023_-_pavimentacao_asfaltica_e_drenagem_da_rua_crlos_duarte_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_no_352.2023_-_drenagem_e_pavimentacao_da_rua_alto_da_rua_massagueira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacoes-353.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacoes-354.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacoes-355.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacoes-356.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao_no_357.2023_-_drenagem_e_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacoes-358.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1486/indicacoes-359_drenagem_e_pavimentacao_da_rua_oito_localizada_no_povoado_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacoes-360_drenagem_e_pavimentaca_da_rua_luiz_duda_calado__localizada_no_povoado_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1488/indicacoes-361.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_no_365.2023_-_drenagem_e_pavimentacao__na_rua_sao_francisco_no_frances.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacoes-367.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1337/indicacoes-369.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_370.2023_-_drenagem_e_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no_371.2023_-_pavimentacao_e_drenagem.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacoes-375.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_no_381.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacoes-405_drenagem_e_pavimentacao_da_rua_santa_maria_localizada_no_povoado_do_frances_por_tras_da_quadra_de_tenis_beach_tenis..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacoes-413.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacoes-416_pavimentacao_e_drenagem_da_estrada_que_liga_a_rua_adelina_de_carvalho_melo_ao_bar_e_rstaurante_parada_obrigatoria_localizado_no_povoado_de_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacoes-438.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1413/indicacoes-444.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacoes-456.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacoes-470.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacoes-480.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1539/534.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1569/543.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1595/564.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1596/565.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1597/566.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/846/document_0001-4.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/854/document_0001-12.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/873/document_0001-31.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/884/indicacoes_aprovadas_em_01_03_23-14.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/887/indicacoes_aprovadas_em_01_03_23-17.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/971/indicacoes_aprovadas_em_15_03_23-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/979/indicacoes_aprovadas_em_15_03_23-31.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/980/indicacoes_aprovadas_em_15_03_23-32.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1002/ind_123.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1149/215_-_drenagem_e_pavimentacao_do_povoado_saco_que_fica_localizado_na_tuquanduba.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1152/218_-_implantacao_de_asfalto_e_drenagem_no_conjunto_denisson_amorim_na_estrada_apos_o_posto_de_saude_daquela_regiao_indo_ate_a_quarta_etapa..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1202/230_-_pavimentacao_e_drenagem_da_rua_21_de_abril_proximo_a_praca_da_siriba_barra_nova..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1204/236_-_pavimentacao_e_drenagem_das_ruas_dos_anjos_e_xareu_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1178/247_-pavimentacao_e_drenagem_na_travessa_da_guia_localizada_no_final_do_bosque_da_massagueira..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1186/253_-pavimentacao_e_drenagem_de_todo_loteamento_luar_do_frances_em_marechal_deodoro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1193/260_-_pavimentacao_e_drenagem_da_rua_do_amparo_e_de_todas_as_treavessa_que_ligam_a_rua_do_amparo_a_via_principal_da_massagueira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1209/267-pavimentacao_e_drenagem_da_rua_guaiamum_povoado_frances..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1210/268-pavimentacao_e_drenagem_da_rua_camarao_povoado_frances..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1211/269_-_pavimentacao_e_drenagem_do_loteamento_recanto_dos_coquerais_povoado_frances.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1212/270-pavimentacao_e_drenagem_da_rua_caramujo_povoado_frances..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1213/271pavimentacao_e_drenagem_da_rua_merluza_povoado_frances..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacoes-339.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacoes-340.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacoes-341.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_no_342.2023_-_pavimentacao_asfaltica_e_drenagem_da_rua_crlos_duarte_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_no_352.2023_-_drenagem_e_pavimentacao_da_rua_alto_da_rua_massagueira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacoes-353.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacoes-354.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacoes-355.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacoes-356.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao_no_357.2023_-_drenagem_e_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacoes-358.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1486/indicacoes-359_drenagem_e_pavimentacao_da_rua_oito_localizada_no_povoado_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacoes-360_drenagem_e_pavimentaca_da_rua_luiz_duda_calado__localizada_no_povoado_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1488/indicacoes-361.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1333/indicacao_no_365.2023_-_drenagem_e_pavimentacao__na_rua_sao_francisco_no_frances.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1335/indicacoes-367.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1337/indicacoes-369.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1351/indicacao_no_370.2023_-_drenagem_e_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1352/indicacao_no_371.2023_-_pavimentacao_e_drenagem.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacoes-375.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_no_381.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacoes-405_drenagem_e_pavimentacao_da_rua_santa_maria_localizada_no_povoado_do_frances_por_tras_da_quadra_de_tenis_beach_tenis..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1378/indicacoes-413.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacoes-416_pavimentacao_e_drenagem_da_estrada_que_liga_a_rua_adelina_de_carvalho_melo_ao_bar_e_rstaurante_parada_obrigatoria_localizado_no_povoado_de_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacoes-438.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1413/indicacoes-444.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacoes-456.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacoes-470.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacoes-480.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1539/534.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1569/543.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1595/564.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1596/565.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1597/566.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="244" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="243.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="159.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>