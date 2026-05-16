--- v0 (2026-02-05)
+++ v1 (2026-05-16)
@@ -54,222 +54,222 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/863/document_0001-21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/863/document_0001-21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGO NO PONTO DE ÕNIBUS ESCOLAR LOCALIZADO NA RUA PADRE SILVESTRE, PRÓXIMO Á TRAVESSA JOSÉ DE CARVALHO PEDROSA NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/864/document_0001-22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/864/document_0001-22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 02 ABRIGOS NOS PONTOS DE ÔNIBUS LOCALIZADOS NA RODOVIA AL 101 SUL, SENDO UM NA ENTRADA DA LOCALIDADE DO MANGUEIRA E OUTRO NA ENTRADA PRINCIPAL DO POVOADO SANTA RITA.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/886/indicacoes_aprovadas_em_01_03_23-16.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/886/indicacoes_aprovadas_em_01_03_23-16.pdf</t>
   </si>
   <si>
     <t>REFORMA DO QUEBRA-MOLAS LOCALIZADO LOCALIZADO EM FRENTE  A ESCOLA DEODORO DA FONSECA, CENTRO.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/924/indicacoes_aprovadas_em_08_03_23-9.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/924/indicacoes_aprovadas_em_08_03_23-9.pdf</t>
   </si>
   <si>
     <t>REPRODUÇÃO DO SISTEMA DE SINALIZAÇÃO EM TODA EXTENSÃO DA RODOVIA EDVAL LEMOS SANTOS</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/936/indicacoes_aprovadas_em_08_03_23-21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/936/indicacoes_aprovadas_em_08_03_23-21.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO PARA QUE OS ÔNIBUS ESCOLARES DESÇAM/ENTREM NAS “90”, NO CONJUNTO GISLENE MATHEUS, PARA DEIXAR E BUSCAR OS ESTUDANTES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/940/indicacoes_aprovadas_em_08_03_23-24.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/940/indicacoes_aprovadas_em_08_03_23-24.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE UM LOCAL PARA A PARADA DE ÔNIBUS ESCOLAR EM FRENTE ÀS ESCOLAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/942/indicacoes_aprovadas_em_08_03_23-26.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/942/indicacoes_aprovadas_em_08_03_23-26.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO/CONSTRUÇÃO DE ONDULAÇÕES TRANSVERSAIS “QUEBRA-MOLAS” NA RUA ARAXÁ</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacoes-337.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacoes-337.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE TRANSPORTE PARA BUSCAR ALUNOS DO POVOADO SACO;</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacoes-419.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacoes-419.pdf</t>
   </si>
   <si>
     <t>ENTRADA DE TRANSPORTE PÚBLICO NO POVOADO BARRA NOVA NO  INTERVALO HORA EM HORA PARA ATENDER A DEMANDA DE DESLOCAMENTO DAS PESSOAS ATÉ O CENTRO DA CIDADE DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacoes-421entrada_de_transporte_publico_no_povoado_massagueira_no__intervalo_hora_em_hora_para_atender_a_demanda_de_deslocamento_das_pessoas_ate_o_centro_da_cidade_de_marechal_deodoro.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacoes-421entrada_de_transporte_publico_no_povoado_massagueira_no__intervalo_hora_em_hora_para_atender_a_demanda_de_deslocamento_das_pessoas_ate_o_centro_da_cidade_de_marechal_deodoro.pdf</t>
   </si>
   <si>
     <t>ENTRADA DE TRANSPORTE PÚBLICO NO POVOADO MASSAGUEIRA NO  INTERVALO HORA EM HORA PARA ATENDER A DEMANDA DE DESLOCAMENTO DAS PESSOAS ATÉ O CENTRO DA CIDADE DE MARECHAL DEODORO;</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacoes-464.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacoes-464.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ESTRUTURA DO ABRIGO DE ÔNIBUS LOCALIZADO NA AL 215, EM FRENTE À ARENA FRANCÊS BEACH TENNIS, NO FRANCÊS</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1572/551.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1572/551.pdf</t>
   </si>
   <si>
     <t>MONITORAMENTO DO TRANSPORTE E TRÂNSITO NO BAIRRO DE MASSAGUEIRA PELA SUPERINTENDÊNCIA MUNICIPAL DE TRANSPORTES E TRÂNSITO – SMTT.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1061/pl_14_23_executivo_disciplina_transporte_escolar.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1061/pl_14_23_executivo_disciplina_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO DO ARTIGO 19 DA LEI MUNICIPAL Nº 1.242/2018 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -576,51 +576,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/863/document_0001-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/864/document_0001-22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/886/indicacoes_aprovadas_em_01_03_23-16.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/924/indicacoes_aprovadas_em_08_03_23-9.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/936/indicacoes_aprovadas_em_08_03_23-21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/940/indicacoes_aprovadas_em_08_03_23-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/942/indicacoes_aprovadas_em_08_03_23-26.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacoes-337.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacoes-419.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacoes-421entrada_de_transporte_publico_no_povoado_massagueira_no__intervalo_hora_em_hora_para_atender_a_demanda_de_deslocamento_das_pessoas_ate_o_centro_da_cidade_de_marechal_deodoro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacoes-464.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1572/551.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1061/pl_14_23_executivo_disciplina_transporte_escolar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/863/document_0001-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/864/document_0001-22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/886/indicacoes_aprovadas_em_01_03_23-16.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/924/indicacoes_aprovadas_em_08_03_23-9.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/936/indicacoes_aprovadas_em_08_03_23-21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/940/indicacoes_aprovadas_em_08_03_23-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/942/indicacoes_aprovadas_em_08_03_23-26.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacoes-337.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacoes-419.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacoes-421entrada_de_transporte_publico_no_povoado_massagueira_no__intervalo_hora_em_hora_para_atender_a_demanda_de_deslocamento_das_pessoas_ate_o_centro_da_cidade_de_marechal_deodoro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacoes-464.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1572/551.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1061/pl_14_23_executivo_disciplina_transporte_escolar.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="188.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>