--- v0 (2025-10-27)
+++ v1 (2026-05-14)
@@ -54,315 +54,315 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/857/document_0001-15.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/857/document_0001-15.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NA RUA DO SOL, NO POVOADO BARRA NOVA, COM ESTACIONAMENTO, INSTALAÇÃO DE PARQUE INFANTIL E CONSTRUÇÃO DE QUIOSQUE PADRONIZADOS PARA EMPREENDEDORES DA REGIÃO.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/858/document_0001-16.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/858/document_0001-16.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA COM QUADRA DE ESPORTES NO  POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/891/ind_50.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/891/ind_50.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO MUCURI</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/921/indicacoes_aprovadas_em_08_03_23-6.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/921/indicacoes_aprovadas_em_08_03_23-6.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MESA PARA A PRÁTICA DE FUTMESA NAS PRAÇAS PRÓXIMAS ÀS QUADRAS POLIESPORTIVAS</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/929/indicacoes_aprovadas_em_08_03_23-14.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/929/indicacoes_aprovadas_em_08_03_23-14.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO, ILUMINAÇÃO, BANCOS, E LIXEIRAS NA PRAÇA DAS CHOCADEIRAS, MASSAGUEIRA</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1015/ind_78.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1015/ind_78.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO  GERAL DA QUADRA DE ESPORTE NA TERRA DA ESPERANÇA</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1073/141.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1073/141.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA E PARQUE DE RECREAÇÃO DE CRIANÇAS E ADULTOS NO LOTEAMENTO TERRA DOS MARECHAIS</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1076/ind_145.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1076/ind_145.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA COM UMA QUADRA NA COMUNIDADE AUXILIADORA, RIACHO VELHO.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1084/ind_152.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1084/ind_152.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA E  PARQUE DE RECREAÇÃO DE CRIANÇA E ADULTO AO LADO DO CAMPO DO GRÊMIO.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>FABINHO FARIAS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1114/ind_172_ind_172.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1114/ind_172_ind_172.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃ DE UM ESPAÇO DE LASER OU PARQUE MUNICIPAL NO POVOADO  MASSAGUEIRA PARA CAVALEIROS E AMADORES DE ESPORTE DE VAQUEJADA E CULTURA PARA REALIZAÇÃO DE CAVALHADAS E CORRIDA DE ARGOLINHA.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1110/ind_184.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1110/ind_184.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM GINÁSIO DE ESPORTES NO RESIDENCIAL RECANTO DA ILHA, BARRA NOVA</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1161/222_-_conclusao_da_obra_do_campo_fut7_daniel_nogueira_proximo_ao_viaduto_do_frances..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1161/222_-_conclusao_da_obra_do_campo_fut7_daniel_nogueira_proximo_ao_viaduto_do_frances..pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA OBRA DO CAMPO FUT7 (DANIEL NOGUEIRA), PRÓXIMO AO VIADUTO DO FRANCÊS.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1166/227_instalacao_de_uma_quadra_de_beach_tennis_na_praia_frances_e_revitalizacao_das_quadras_existentes_na_regiao..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1166/227_instalacao_de_uma_quadra_de_beach_tennis_na_praia_frances_e_revitalizacao_das_quadras_existentes_na_regiao..pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA QUADRA DE BEACH TENNIS NA PRAIA FRANCÊS E REVITALIZAÇÃO DAS QUADRAS EXISTENTES NA REGIÃO.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1184/251_-_reiteracao_da_indicacao_no_0852021_pedindo_construcao_de_uma_quadra_poliesportiva_no_residencial_recanto_da_ilha_barra_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1184/251_-_reiteracao_da_indicacao_no_0852021_pedindo_construcao_de_uma_quadra_poliesportiva_no_residencial_recanto_da_ilha_barra_nova.pdf</t>
   </si>
   <si>
     <t>, REITERAÇÃO DA INDICAÇÃO Nº 085/2021, PEDINDO CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO RESIDENCIAL RECANTO DA ILHA, BARRA NOVA</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_412.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_412.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DE TODA A ORLA DO POVOADO SANTA RITA, COM ACADEMIA AO AR LIVRE, ASSENTOS, ESTACIONAMENTOS PARA VEÍCULOS, BICICLETÁRIOS, PORTO COM RAMPA PARA OS PESCADORES E EMBARCAÇÕES, QUADRAS DE AREIA, BRINQUEDOS INFANTIS, CICLOVIAS E BANHEIROS;</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_426_-_restauracao_da_praca_e_dos_brinquedos_no_povoado_jacare_assim_como_a_criacao_de_um_espaco_para_academia_e_lazer.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_426_-_restauracao_da_praca_e_dos_brinquedos_no_povoado_jacare_assim_como_a_criacao_de_um_espaco_para_academia_e_lazer.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA PRAÇA E DOS BRINQUEDOS NO POVOADO JACARÉ, ASSIM COMO A CRIAÇÃO DE UM ESPAÇO PARA ACADEMIA E LAZER;</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>EDNALDO ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacoes-452.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacoes-452.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA DE SKATE E BRINQUEDOS NO AREIÃO DA RUA SÃO BENEDITO, NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacoes-520.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacoes-520.pdf</t>
   </si>
   <si>
     <t>, COLOCAÇÃO DE MESAS PARA A PRÁTICA DE FUTMESA NA PRAÇA PADRE CÍCERO, ESTIVA</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE JOGOS ESCOLARES ADAPTADOS, NA REDE PÚBLICA MUNICIPAL DE ENSINO, NO ÂMBITO DO MUNICÍPIO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_33_fabinho_adote_projetos_esportivos.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_33_fabinho_adote_projetos_esportivos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA ADOTE PROJETOS ESPORTIVOS,NO MUNICÍPIO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -669,67 +669,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/857/document_0001-15.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/858/document_0001-16.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/891/ind_50.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/921/indicacoes_aprovadas_em_08_03_23-6.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/929/indicacoes_aprovadas_em_08_03_23-14.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1015/ind_78.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1073/141.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1076/ind_145.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1084/ind_152.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1114/ind_172_ind_172.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1110/ind_184.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1161/222_-_conclusao_da_obra_do_campo_fut7_daniel_nogueira_proximo_ao_viaduto_do_frances..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1166/227_instalacao_de_uma_quadra_de_beach_tennis_na_praia_frances_e_revitalizacao_das_quadras_existentes_na_regiao..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1184/251_-_reiteracao_da_indicacao_no_0852021_pedindo_construcao_de_uma_quadra_poliesportiva_no_residencial_recanto_da_ilha_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_426_-_restauracao_da_praca_e_dos_brinquedos_no_povoado_jacare_assim_como_a_criacao_de_um_espaco_para_academia_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacoes-452.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacoes-520.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_33_fabinho_adote_projetos_esportivos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/857/document_0001-15.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/858/document_0001-16.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/891/ind_50.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/921/indicacoes_aprovadas_em_08_03_23-6.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/929/indicacoes_aprovadas_em_08_03_23-14.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1015/ind_78.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1073/141.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1076/ind_145.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1084/ind_152.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1114/ind_172_ind_172.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1110/ind_184.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1161/222_-_conclusao_da_obra_do_campo_fut7_daniel_nogueira_proximo_ao_viaduto_do_frances..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1166/227_instalacao_de_uma_quadra_de_beach_tennis_na_praia_frances_e_revitalizacao_das_quadras_existentes_na_regiao..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1184/251_-_reiteracao_da_indicacao_no_0852021_pedindo_construcao_de_uma_quadra_poliesportiva_no_residencial_recanto_da_ilha_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao_426_-_restauracao_da_praca_e_dos_brinquedos_no_povoado_jacare_assim_como_a_criacao_de_um_espaco_para_academia_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacoes-452.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacoes-520.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1372/pl_33_fabinho_adote_projetos_esportivos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="210.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="209.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="252.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>