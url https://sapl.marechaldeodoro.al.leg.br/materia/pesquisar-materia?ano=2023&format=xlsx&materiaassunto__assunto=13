--- v0 (2026-02-04)
+++ v1 (2026-05-15)
@@ -54,393 +54,393 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacoes-496.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacoes-496.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS CONTENDO UM BREVE HISTÓRICO QUE IDENTIFIQUE AS PESSOAS HOMENAGEADAS NOS RESPECTIVOS LOCAIS PÚBLICOS.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacoes-526.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacoes-526.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MEDALHAS DE HONRA AO MÉRITO PARA OS DEODORENSES PROFESSORES DA ACADEMIA LEOPARDO NEGRO.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1582/indicacao_561.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1582/indicacao_561.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DE MONUMENTOS E PRÉDIOS PÚBLICOS COM LUZ AZUL DURANTE O MÊS DE NOVEMBRO</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>•	MOÇÃO DE PESAR,  À FAMÍLIA DE CARMOSINA LIMA DA SILVA AVELINO</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1014/pl_09_23_ledice_nome_rodovia_jose_cicero.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1014/pl_09_23_ledice_nome_rodovia_jose_cicero.pdf</t>
   </si>
   <si>
     <t>DISPÕE DA DENOMINAÇÃO DA RODOVIA JOSÉ CICERO DOS SANTOS</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1522/pl_47_23_paulinho_honra_ao_merito_gcm.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1522/pl_47_23_paulinho_honra_ao_merito_gcm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA MEDALHA DE HONRA AO MÉRITO AO GUARDA MUNICIPAL E AO AGENTE DE TRÂNSITO DESTAQUE DO ANO, NO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1534/projeto_de_lei_48.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1534/projeto_de_lei_48.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE MARECHAL DEODORO O “DIA MUNICIPAL DO VENDEDOR AMBULANTE”, A SER COMEMORADO ANUALMENTE NO DIA 22 DE JUNHO</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1011/pdl_02_2023_titulo_de_cidadao_honorario.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1011/pdl_02_2023_titulo_de_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. MÁRCIO ROBERTO TENÓRIO DE ALBUQUERQUE E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO, YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1012/pdl_03_2023_titulo_de_cidadao_honorario.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1012/pdl_03_2023_titulo_de_cidadao_honorario.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. CARLOS JOSÉ DE CARVALHO RODAS E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JORGE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1138/pd_05_23_jorge_titulo_jhc.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1138/pd_05_23_jorge_titulo_jhc.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. JOÃO HENRIQUE HOLANDA CALDAS</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1139/pd_06_23_ledice_titulo_joao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1139/pd_06_23_ledice_titulo_joao.pdf</t>
   </si>
   <si>
     <t>CONFERE O TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. JOÃO AUGUSTO MELLO AMORIM DE BARROS SALLES</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1399/dl_11.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1399/dl_11.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. FRANCISCO JOSÉ RODRIGUES DE ALENCAR E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>EDNALDO ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1475/document_0001.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1475/document_0001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. MÁRCIO ÂNGELO ROCHA DE GÓIS E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1478/document_0002.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1478/document_0002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO NO MUNICÍPIO DE MARECHAL DEODORO (MARCELO VÍCTOR CORREIA DOS SANTOS).</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1479/document_0003.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1479/document_0003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO NO MUNICÍPIO DE MARECHAL DEODORO (BRUNO ALBUQUERQUE TOLEDO)</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1555/pd_15_23_augusto_titulo_tarcisio.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1555/pd_15_23_augusto_titulo_tarcisio.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. ANTÔNIO TARCISO PEREIRA.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1556/pd_16_23_augusto_titulo_jair_menezes.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1556/pd_16_23_augusto_titulo_jair_menezes.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. JAIR MENEZES NASCIMENTO.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>JÚNIOR LOPES</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1557/pd_17_23_junior_titulo_arykoerne.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1557/pd_17_23_junior_titulo_arykoerne.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. ARYKOERNE LIMA BARBOSA.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1558/pd_18_23_junior_titulo_fabio_patriota.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1558/pd_18_23_junior_titulo_fabio_patriota.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR. FÁBIO PATRIOTA DE CARVALHO.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1625/pd_19_23_titulo_liane.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1625/pd_19_23_titulo_liane.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO À SENHORA LIANA FRANCA E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1626/pd_20_23_comenda_maria_de_lourdes.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1626/pd_20_23_comenda_maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA PATRIMONIAL IMATERIAL MUNICIPAL MARIA DE LOURDES PEREIRA, NA CIDADE DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SENHOR VALDEMIR ROSA E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06/2023, QUE “DÁ DENOMINAÇÃO DE “ANTÔNIO SÉRGIO ROCHA DA GUARDA”, CONHECIDO COMO BAHIANO, À QUADRA POLIESPORTIVA COBERTA, INTEGRANTE DA ESCOLA MUNICIPAL LÍDIA RODRIGUES, LOCALIZADA NO POVOADO MASSAGUEIRA DE BAIXO E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/981/pl_07_23_executivo_nome_rua_da_esperanca.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/981/pl_07_23_executivo_nome_rua_da_esperanca.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO DE RUA DA ESPERANÇA, A RUA SITUADA NO CONJUNTO RESIDENCIAL TERRA DA ESPERANÇA, BAIRRO DO CARMO, ONDE SE LOCALIZAM A ESCOLA MUNICIPAL JOSÉ RONALT DE SENA E A CRECHE MUNICIPAL MARIA DO SOCORRO ALVES SANTOS, NESTE MUNICÍPIO E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/983/pl_11_23_executivo_nome_praca_manoel_cicero.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/983/pl_11_23_executivo_nome_praca_manoel_cicero.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO DE “PRAÇA MANOEL CÍCERO DOS SANTOS”, À PRAÇA SITUADA NO POVOADO MUCURI, NESTE MUNICÍPIO E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -747,67 +747,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacoes-496.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacoes-526.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1582/indicacao_561.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1014/pl_09_23_ledice_nome_rodovia_jose_cicero.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1522/pl_47_23_paulinho_honra_ao_merito_gcm.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1534/projeto_de_lei_48.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1011/pdl_02_2023_titulo_de_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1012/pdl_03_2023_titulo_de_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1138/pd_05_23_jorge_titulo_jhc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1139/pd_06_23_ledice_titulo_joao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1399/dl_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1475/document_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1478/document_0002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1479/document_0003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1555/pd_15_23_augusto_titulo_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1556/pd_16_23_augusto_titulo_jair_menezes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1557/pd_17_23_junior_titulo_arykoerne.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1558/pd_18_23_junior_titulo_fabio_patriota.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1625/pd_19_23_titulo_liane.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1626/pd_20_23_comenda_maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/981/pl_07_23_executivo_nome_rua_da_esperanca.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/983/pl_11_23_executivo_nome_praca_manoel_cicero.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacoes-496.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacoes-526.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1582/indicacao_561.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1014/pl_09_23_ledice_nome_rodovia_jose_cicero.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1522/pl_47_23_paulinho_honra_ao_merito_gcm.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1534/projeto_de_lei_48.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1011/pdl_02_2023_titulo_de_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1012/pdl_03_2023_titulo_de_cidadao_honorario.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1138/pd_05_23_jorge_titulo_jhc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1139/pd_06_23_ledice_titulo_joao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1399/dl_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1475/document_0001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1478/document_0002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1479/document_0003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1555/pd_15_23_augusto_titulo_tarcisio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1556/pd_16_23_augusto_titulo_jair_menezes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1557/pd_17_23_junior_titulo_arykoerne.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1558/pd_18_23_junior_titulo_fabio_patriota.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1625/pd_19_23_titulo_liane.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1626/pd_20_23_comenda_maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/981/pl_07_23_executivo_nome_rua_da_esperanca.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/983/pl_11_23_executivo_nome_praca_manoel_cicero.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>