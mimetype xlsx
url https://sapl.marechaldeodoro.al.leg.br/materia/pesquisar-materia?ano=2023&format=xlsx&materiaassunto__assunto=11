--- v0 (2025-10-27)
+++ v1 (2026-05-14)
@@ -54,177 +54,177 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/857/document_0001-15.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/857/document_0001-15.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NA RUA DO SOL, NO POVOADO BARRA NOVA, COM ESTACIONAMENTO, INSTALAÇÃO DE PARQUE INFANTIL E CONSTRUÇÃO DE QUIOSQUE PADRONIZADOS PARA EMPREENDEDORES DA REGIÃO.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/867/document_0001-25.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/867/document_0001-25.pdf</t>
   </si>
   <si>
     <t>PONTO DE APOIO PARA OS PESCADORES NO POVOADO BARRA NOVA COM ACESSO PARA A LAGOA.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/997/ind_118.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/997/ind_118.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROJETO PARA FLEXIBILIZAR A CARGA HORÁRIA DE TRABALHO PARA MÃES QUE TENHAM FILHOS DE ATÉ 04 ANOS DE IDADE E TRABALHEM NA REDE PÚBLICA.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1087/ind_155.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1087/ind_155.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR OS CURSOS DE PRIMEIROS SOCORROS AOS PROFESSORES E DIRETORES DA REDE DE ENSINO MUNICIPAL</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1120/ind_190.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1120/ind_190.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE POLITICAS PÚBLICAS DE INCENTIVO AO PRIMEIRO EMPREGO PARA TODAS AS PESSOAS QUE QUEIRAM SE INSERIR NO MERCADO DE TRABALHO.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1123/ind_193.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1123/ind_193.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE PROJETO DE LEI POR PARTE DO EXECUTIVO DISPONDO SOBRE A TRANSFORMAÇÃO EM TÉCNICO DE ENFERMAGEM, TODOS OS FUNCIONÁRIOS PÚBLICOS COM A NOMECLATURA DE AUXILIAR DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>FABINHO FARIAS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1163/224_-_criacao_do_programa_profissionaliza_marechal__ead_com_o_intuito_de_capacitar_jovens_e_adultos.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1163/224_-_criacao_do_programa_profissionaliza_marechal__ead_com_o_intuito_de_capacitar_jovens_e_adultos.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA PROFISSIONALIZA MARECHAL – EAD, COM O INTUITO DE CAPACITAR JOVENS E ADULTOS;</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1010/pl_08_23_marcelo_igualdade_salarial_entre_generos.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1010/pl_08_23_marcelo_igualdade_salarial_entre_generos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IGUALDADE SALARIAL E REMUNERATÓRIA ENTRE GÊNEROS PARA O EXERCÍCIO DE MESMA FUNÇÃO, PREVENDO MULTA PARA EMPRESAS E EMPREGADORES QUE NÃO CUMPRIREM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1563/pl_59_23_executivo_criacao_sec._trabalho_e_emprego.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1563/pl_59_23_executivo_criacao_sec._trabalho_e_emprego.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DO TRABALHO, EMPREGO E DESENVOLVIMENTO ECONÔMICO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -531,67 +531,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/857/document_0001-15.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/867/document_0001-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/997/ind_118.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1087/ind_155.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1120/ind_190.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1123/ind_193.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1163/224_-_criacao_do_programa_profissionaliza_marechal__ead_com_o_intuito_de_capacitar_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1010/pl_08_23_marcelo_igualdade_salarial_entre_generos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1563/pl_59_23_executivo_criacao_sec._trabalho_e_emprego.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/857/document_0001-15.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/867/document_0001-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/997/ind_118.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1087/ind_155.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1120/ind_190.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1123/ind_193.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1163/224_-_criacao_do_programa_profissionaliza_marechal__ead_com_o_intuito_de_capacitar_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1010/pl_08_23_marcelo_igualdade_salarial_entre_generos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1563/pl_59_23_executivo_criacao_sec._trabalho_e_emprego.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="197.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>