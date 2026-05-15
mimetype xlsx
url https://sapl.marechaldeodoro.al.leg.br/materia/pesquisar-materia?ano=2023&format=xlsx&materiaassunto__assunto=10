--- v0 (2026-02-06)
+++ v1 (2026-05-15)
@@ -54,357 +54,357 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/847/document_0001-5.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/847/document_0001-5.pdf</t>
   </si>
   <si>
     <t>OFICIALIZAR O NOME E  PADRONIZAR A NUMERAÇÃO DAS RUAS NO POVOADO MASSAGUEIRA</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/863/document_0001-21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/863/document_0001-21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGO NO PONTO DE ÕNIBUS ESCOLAR LOCALIZADO NA RUA PADRE SILVESTRE, PRÓXIMO Á TRAVESSA JOSÉ DE CARVALHO PEDROSA NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/864/document_0001-22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/864/document_0001-22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 02 ABRIGOS NOS PONTOS DE ÔNIBUS LOCALIZADOS NA RODOVIA AL 101 SUL, SENDO UM NA ENTRADA DA LOCALIDADE DO MANGUEIRA E OUTRO NA ENTRADA PRINCIPAL DO POVOADO SANTA RITA.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/872/document_0001-30.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/872/document_0001-30.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAMENTO DE TERRENO PARA ABERTURA DE RUA PARALELA QUE DÁ ACESSO AS RUAS NELSON CAMILO(CONHECIDA COMO RUA DAS PULGAS) E XARÉU.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/881/indicacoes_aprovadas_em_01_03_23-11.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/881/indicacoes_aprovadas_em_01_03_23-11.pdf</t>
   </si>
   <si>
     <t>REIMPLANTAÇÃO DA PARADA DE ÔNIBUS QUE FOI RETIRADA NA ILHA DE SANTA RITA/MANGUEIRA, EM FRENTE AO GALPÃO QUE HOJE ENCONTRA-SE A LOJA “25 DE MARÇO.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/883/indicacoes_aprovadas_em_01_03_23-13.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/883/indicacoes_aprovadas_em_01_03_23-13.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CICLOVIA COMPREENDIDA ENTRE O FRANCÊS ATÉ O CONJUNTO JOSÉ DIAS.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/953/indicacoes_aprovadas_em_15_03_23-8.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/953/indicacoes_aprovadas_em_15_03_23-8.pdf</t>
   </si>
   <si>
     <t>REPARO DO TRECHO DA PAVIMENTAÇÃO DA RUA SÃO MIGUEL, LOCALIZADA NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/954/indicacoes_aprovadas_em_15_03_23-9.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/954/indicacoes_aprovadas_em_15_03_23-9.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA DE PEDESTRE NAS PROXIMIDADES DA IGREJA ASSEMBLEIA DE DEUS E IGREJA UNIVERSAL, LOCALIZADA NA MASSAGUEIRA;</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/941/indicacoes_aprovadas_em_08_03_23-25.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/941/indicacoes_aprovadas_em_08_03_23-25.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS QUE VÃO DA BEIRA DA PISTA AL 101 ATÉ A RUA MÚCIO AMORIM, BARRA NOVA.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/944/indicacoes_aprovadas_em_08_03_23-28.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/944/indicacoes_aprovadas_em_08_03_23-28.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FAIXA DE PEDESTRES EM FRENTE À SARDÔNICA (MATERIAL DE CONSTRUÇÃO), RODOVIA EDVAL LEMOS</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/959/indicacoes_aprovadas_em_15_03_23-14.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/959/indicacoes_aprovadas_em_15_03_23-14.pdf</t>
   </si>
   <si>
     <t>094/2023 – CONSTRUÇÃO DE PASSARELAS PARA ACESSO AOS POVOADOS MASSAGUEIRA, BARRA NOVA E SANTA RITA</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/960/ind_95.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/960/ind_95.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCADARIA E RAMPA NA PRAIA DO SACO, LOCALIZADA EM  MASSAGUEIRA</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/961/ind_96.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/961/ind_96.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE UMA RUA QUE LIGUE A COMUNIDADE DAS 90 CASAS, NO CONJUNTO RESIDENCIAL GISLENE MATHEUS, À RODOVIA EDVAL LEMOS</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>JORGE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/968/indicacoes_aprovadas_em_15_03_23-20.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/968/indicacoes_aprovadas_em_15_03_23-20.pdf</t>
   </si>
   <si>
     <t>– CONSTRUÇÃO DE UMA CICLOVIA NA RODOVIA QUE DÁ ACESSO AO POLO INDUSTRIAL NO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1094/ind_164.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1094/ind_164.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA FAIXA DE PEDESTRE PRÓXIMO AO CONDOMÍNIO PORTO GRANDE, NA RODOVIA EDVAL LEMOS.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1129/ind_199.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1129/ind_199.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃODE ROTAS ECOLOGICAS CICLOTURISTICAS NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>FABINHO FARIAS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1140/202_-_construcao_de_lombadas_ou_quebra-molas_na_travessa_divina_pastora_massagueira.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1140/202_-_construcao_de_lombadas_ou_quebra-molas_na_travessa_divina_pastora_massagueira.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LOMBADAS OU QUEBRA-MOLAS NA TRAVESSA DIVINA PASTORA, MASSAGUEIRA</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1162/223-_implantacao_de_um_barco_popular_de_segunda_a_sexta_com_horarios_definidos_para_travessia_da_populacao_do_riacho_velho.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1162/223-_implantacao_de_um_barco_popular_de_segunda_a_sexta_com_horarios_definidos_para_travessia_da_populacao_do_riacho_velho.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM BARCO POPULAR, DE SEGUNDA A SEXTA, COM HORÁRIOS DEFINIDOS, PARA TRAVESSIA DA POPULAÇÃO DO RIACHO VELHO (SAINDO DO PORTO DO RIACHO PARA A MASSAGUEIRA).</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1179/248_-_construcao_de_um_terminal_de_onibus_e_pontos_estrategicos_com_protecao_contra_chuva_e_sol_no_polo_industrial_de_marechal.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1179/248_-_construcao_de_um_terminal_de_onibus_e_pontos_estrategicos_com_protecao_contra_chuva_e_sol_no_polo_industrial_de_marechal.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM TERMINAL DE ÔNIBUS E PONTOS ESTRATÉGICOS COM PROTEÇÃO CONTRA CHUVA E SOL NO POLO INDUSTRIAL DE MARECHAL</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1220/279_-_construcao_de_ponto_de_onibus_na_rodovia_edval_lemos_nas_imediacoes_do_trevo_do_frances..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1220/279_-_construcao_de_ponto_de_onibus_na_rodovia_edval_lemos_nas_imediacoes_do_trevo_do_frances..pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTO DE ÔNIBUS NA RODOVIA EDVAL LEMOS, NAS IMEDIAÇÕES DO TREVO DO FRANCÊS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1221/280_-construcao_de_um_ponto_de_onibus_na_matriz_proximo_a_rotatoria.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1221/280_-construcao_de_um_ponto_de_onibus_na_matriz_proximo_a_rotatoria.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA MATRIZ, PRÓXIMO A ROTATÓRIA</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1228/287-instalacao_de_quebra-_molas_proximo_a_entrada_que_da_acesso_ao_conjunto_gislene_matheus.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1228/287-instalacao_de_quebra-_molas_proximo_a_entrada_que_da_acesso_ao_conjunto_gislene_matheus.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA- MOLAS PROXIMO A ENTRADA QUE DÁ ACESSO AO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1229/288_-_instalacao_de_quebra_mola_proximo_ao_codominio_porto_manguaba_na_al_215..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1229/288_-_instalacao_de_quebra_mola_proximo_ao_codominio_porto_manguaba_na_al_215..pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA MOLA PROXÍMO AO CODOMÍNIO PORTO MANGUABA NA AL 215.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_412.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_412.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DE TODA A ORLA DO POVOADO SANTA RITA, COM ACADEMIA AO AR LIVRE, ASSENTOS, ESTACIONAMENTOS PARA VEÍCULOS, BICICLETÁRIOS, PORTO COM RAMPA PARA OS PESCADORES E EMBARCAÇÕES, QUADRAS DE AREIA, BRINQUEDOS INFANTIS, CICLOVIAS E BANHEIROS;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -711,67 +711,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/847/document_0001-5.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/863/document_0001-21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/864/document_0001-22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/872/document_0001-30.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/881/indicacoes_aprovadas_em_01_03_23-11.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/883/indicacoes_aprovadas_em_01_03_23-13.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/953/indicacoes_aprovadas_em_15_03_23-8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/954/indicacoes_aprovadas_em_15_03_23-9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/941/indicacoes_aprovadas_em_08_03_23-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/944/indicacoes_aprovadas_em_08_03_23-28.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/959/indicacoes_aprovadas_em_15_03_23-14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/960/ind_95.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/961/ind_96.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/968/indicacoes_aprovadas_em_15_03_23-20.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1094/ind_164.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1129/ind_199.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1140/202_-_construcao_de_lombadas_ou_quebra-molas_na_travessa_divina_pastora_massagueira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1162/223-_implantacao_de_um_barco_popular_de_segunda_a_sexta_com_horarios_definidos_para_travessia_da_populacao_do_riacho_velho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1179/248_-_construcao_de_um_terminal_de_onibus_e_pontos_estrategicos_com_protecao_contra_chuva_e_sol_no_polo_industrial_de_marechal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1220/279_-_construcao_de_ponto_de_onibus_na_rodovia_edval_lemos_nas_imediacoes_do_trevo_do_frances..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1221/280_-construcao_de_um_ponto_de_onibus_na_matriz_proximo_a_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1228/287-instalacao_de_quebra-_molas_proximo_a_entrada_que_da_acesso_ao_conjunto_gislene_matheus.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1229/288_-_instalacao_de_quebra_mola_proximo_ao_codominio_porto_manguaba_na_al_215..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_412.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/847/document_0001-5.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/863/document_0001-21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/864/document_0001-22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/872/document_0001-30.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/881/indicacoes_aprovadas_em_01_03_23-11.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/883/indicacoes_aprovadas_em_01_03_23-13.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/953/indicacoes_aprovadas_em_15_03_23-8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/954/indicacoes_aprovadas_em_15_03_23-9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/941/indicacoes_aprovadas_em_08_03_23-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/944/indicacoes_aprovadas_em_08_03_23-28.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/959/indicacoes_aprovadas_em_15_03_23-14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/960/ind_95.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/961/ind_96.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/968/indicacoes_aprovadas_em_15_03_23-20.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1094/ind_164.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1129/ind_199.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1140/202_-_construcao_de_lombadas_ou_quebra-molas_na_travessa_divina_pastora_massagueira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1162/223-_implantacao_de_um_barco_popular_de_segunda_a_sexta_com_horarios_definidos_para_travessia_da_populacao_do_riacho_velho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1179/248_-_construcao_de_um_terminal_de_onibus_e_pontos_estrategicos_com_protecao_contra_chuva_e_sol_no_polo_industrial_de_marechal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1220/279_-_construcao_de_ponto_de_onibus_na_rodovia_edval_lemos_nas_imediacoes_do_trevo_do_frances..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1221/280_-construcao_de_um_ponto_de_onibus_na_matriz_proximo_a_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1228/287-instalacao_de_quebra-_molas_proximo_a_entrada_que_da_acesso_ao_conjunto_gislene_matheus.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1229/288_-_instalacao_de_quebra_mola_proximo_ao_codominio_porto_manguaba_na_al_215..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_412.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="208" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="207.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="252.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>