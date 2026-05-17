--- v0 (2026-02-04)
+++ v1 (2026-05-17)
@@ -54,492 +54,492 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/856/document_0001-14.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/856/document_0001-14.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA CRECHE NUCLEO DE EDUCAÇÃO ENALMA TEIXEIRA PARA CONSTRUÇÃO DE UM BERÇÁRIO, SITUADO NO POVOADO BARRA NOVA  E  A CONSTRUÇÃO DE UMA CRECHE COM BERÇÁRIO NO CENTRO DA CIDADE DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>PASTOR GENILDO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/930/indicacoes_aprovadas_em_08_03_23-15.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/930/indicacoes_aprovadas_em_08_03_23-15.pdf</t>
   </si>
   <si>
     <t>FORMAÇÃO DE UMA BANDA DE FANFARRA NOS CANAIS (MASSAGUEIRA, SANTA RITA, BARRA NOVA E OUTROS BAIRROS</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/935/indicacoes_aprovadas_em_08_03_23-20.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/935/indicacoes_aprovadas_em_08_03_23-20.pdf</t>
   </si>
   <si>
     <t>– CRIAÇÃO DA LEI MUNICIPAL SOBRE A CONSCIENTIZAÇÃO DA VIOLÊNCIA CONTRA A MULHER NO MUNICÍPIO DE MARECHAL DEODORO, O “AGOSTO LILÁS” COMO MÊS OFICIAL NA LUTA CONTRA ESSA VIOLÊNCIA</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/974/indicacoes_aprovadas_em_15_03_23-26.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/974/indicacoes_aprovadas_em_15_03_23-26.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DO FRANCÊS, TENDO EM VISTA QUE VÁRIOS BAIRROS COMO TERRA DA ESPERANÇA, CABREIRAS, MASSAGUEIRA,ETC., JÁ POSSUEM CRECHE.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/996/ind_117.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/996/ind_117.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLANTAÇÃO DA PRIMEIRA ESCOLA PÚBLICA DE ENSINO BILÍNGUE NA LÍNGUA INGLESA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/999/ind_120.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/999/ind_120.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM ESPAÇO FÍSICO PARA DISPOR DE CURSOS GRATUITOS DE INFORMÁTICA E INTERNET PARA OS ALUNOS DA REDE PÚBLICA DE ENSINO E POPULAÇÃO DE BAIXA RENDA QUE ALMEJAM APRENDER  E SE DESENVOLVER MAIS NO MEIO TECNOLÓGICO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1069/ind_127.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1069/ind_127.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CURSOS DE QUALIFICAÇÃO E APERFEIÇOAMENTO DOS TAXISTAS NO ATENDIMENTO AOS USUÁRIOS DAS ASSOCIAÇÕES DO MUNICÍPIO DE MARECHAL DEODORO;</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>RICARDO DO BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1018/ind_140.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1018/ind_140.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO BUZIOS DO FRANCÊS</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1087/ind_155.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1087/ind_155.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR OS CURSOS DE PRIMEIROS SOCORROS AOS PROFESSORES E DIRETORES DA REDE DE ENSINO MUNICIPAL</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1090/ind_158.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1090/ind_158.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CURSO DE COMBATE A INCÊNDIO NAS ESCOLAS MUNICIPAIS, VIABILIZANDO OS CURSOS DE PRIMEIROS SOCORROS AOS PROFESSORES E DIRETORES DA REDE MUNICIPALDE ENSINO.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>FABINHO FARIAS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1098/ind_168_ind_1681_merged.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1098/ind_168_ind_1681_merged.pdf</t>
   </si>
   <si>
     <t>DESENVOLVIMENTO DE AÇÕES DE CONSCIENTIZAÇÃO, CUIDADOS, RESPEITO E ORIENTAÇÃO COM PAIS, PROFESSORES, CUIDADORES E A POPULAÇÃO EM GERAL, PARA CRIANÇAS PORTADORAS DE DEFICIÊNCIA FÍSICA, AUTISTAS OU QUALQUER PESSOA QUE SE ENQUADRE COMO PCD</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1107/ind_181.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1107/ind_181.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DA INDICAÇÃO Nº 107/2022, PROTOCOLADA EM 29/03/2022, SUGERINDO AÇÕES PERIÓDICAS NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL EM FORMATO DE PALESTRAS SOBRE O ESPECTRO AUTISTA (TEA)</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1116/ind_186_ind_186.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1116/ind_186_ind_186.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA CASA DA JUVENTUDE NO MUNICIPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1126/ind_196.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1126/ind_196.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROJETO " VOCÊ FAZ FALTA", PARA COMBATER A EVASÃO ESCOLAR DE JOVENS E ADULTOS NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1218/276_-criacao_de_um_programa_de_credenciamento_e_incentivos_para_mestresmestras_e_professores_da_cultura_popular.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1218/276_-criacao_de_um_programa_de_credenciamento_e_incentivos_para_mestresmestras_e_professores_da_cultura_popular.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA DE CREDENCIAMENTO E INCENTIVOS PARA MESTRES/MESTRAS E PROFESSORES DA CULTURA POPULAR (PASTORIL, BAIANA, COCO DE RODA, QUADRILHA E OUTROS.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1219/277-inclusao_de_aula_cultural_e_historica_nas_escolas_da_rede_publica_com_o_turismo_pedagogico.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1219/277-inclusao_de_aula_cultural_e_historica_nas_escolas_da_rede_publica_com_o_turismo_pedagogico.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE AULA CULTURAL E HISTÓRICA NAS ESCOLAS DA REDE PÚBLICA COM O TURISMO PEDAGÓGICO, COM VISITA E ACESSO AO ACERVO CULTURAL, ARTÍSTICO E HISTÓRICO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1376/indicacoes-406_construcao_de_uma_nova_escola_no_povoado_siriba_barra_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1376/indicacoes-406_construcao_de_uma_nova_escola_no_povoado_siriba_barra_nova.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA NOVA ESCOLA NO POVOADO SIRIBA, BARRA NOVA;</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacoes-422.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacoes-422.pdf</t>
   </si>
   <si>
     <t>INSTITUIÇÃO DO PROGRAMA BIBLIOTECA INTINERANTE,NO MUNICÍPIO DE MARECHAL DEODORO;</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacoes-423_construcao_da_nova_secretaria_do_colegio_manoel_messias_localizado_no_povoado_do_frances_e_que_a_antiga_sala_seja_transformada_em_sala_dos_professores.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacoes-423_construcao_da_nova_secretaria_do_colegio_manoel_messias_localizado_no_povoado_do_frances_e_que_a_antiga_sala_seja_transformada_em_sala_dos_professores.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA NOVA SECRETARIA DO COLÉGIO MANOEL MESSIAS, LOCALIZADO NO POVOADO DO FRANCÊS E QUE A ANTIGA SALA SEJA TRANSFORMADA EM SALA DOS PROFESSORES;</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacoes-424.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacoes-424.pdf</t>
   </si>
   <si>
     <t>TÉRMINO DA OBRA DE 04 SALAS DE AULAS NO COLÉGIO MANOEL MESSIAS, LOCALIZADO NO POVOADO DO FRANCÊS</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_427_-_construcao_de_uma_escola_municpal_no_povoado_jacare_localizado_na_barra_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_427_-_construcao_de_uma_escola_municpal_no_povoado_jacare_localizado_na_barra_nova.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ESCOLA MUNICPAL NO POVOADO JACARÉ, LOCALIZADO NA BARRA NOVA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacoes-454.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacoes-454.pdf</t>
   </si>
   <si>
     <t>AUMENTO DE OFERTAS DE VAGAS E ÔNIBUS PARA S ESTUDANTES DE NÍVEL SUPERIOR QUE RESIDEM EM MARECHAL DEODORO E ESTUDAM EM MACEIÓ.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>FORNECIMENTO AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO DE APARELHOS NOTEBOOKS PARA AUXILIAR NA MINISTRAÇÃO DAS AULAS E NA PRÁTICA PEDAGÓGICA.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacoes-476.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacoes-476.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ESTRUTURA DE ABRIGO PARA OS ESTUDANTES DA REDE MUNICIPAL QUE AGUARDAM O TRANSPORTE ESCOLAR EM FRENTE À UBS RECANTO DA ILHA, BARRA NOVA</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacoes-488.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacoes-488.pdf</t>
   </si>
   <si>
     <t>INSERÇÃO NA GRADE CURRICULAR DE ENSINO MUNICIPAL A MATÉRIA DE INTRODUÇÃO FINANCEIRA.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacoes-500.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacoes-500.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM COLÉGIO NA COMUNIDADE RECANTO DA ILHA.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacoes-519.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacoes-519.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CURSO PREPARATÓRIO PARA O ENEM PARA ALUNOS DEODORENSES REGULARMENTE MATRICULADOS NAS ESCOLAS DA REDE ESTADUAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacoes-522.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacoes-522.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE LEITURA EM BRAILE EM TODOS OS ÓRGÃOS PÚBLICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacoes-524.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacoes-524.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA CRECHE DO RECANTO DA ILHA, COM ÁREA DE LAZER PARA AS CRIANÇAS</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1374/pl_36_23_marcelo_aluno_nota_dez.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1374/pl_36_23_marcelo_aluno_nota_dez.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE INCENTIVO "ALUNO NOTA 10", PARA ESTUDANTES DO 5º AO 9º ANO DA REDE MUNICIPAL DE EENSINO DO MUNICÍPIO DE MARECHAL DEODORO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>JORGE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1520/pl_45_23_jorge_linguagem_neutra.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1520/pl_45_23_jorge_linguagem_neutra.pdf</t>
   </si>
   <si>
     <t>DETERMINA A PROIBIÇÃO DE LINGUAGEM NEUTRA NAS ESCOLAS DO MUNICÍPIO DE MARECHAL DEODORO/AL</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1077/pl_06_23_executivo_nome_da_quadra_da_lidia_rodrigues.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1077/pl_06_23_executivo_nome_da_quadra_da_lidia_rodrigues.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE "ANTONIO SERGIO ROCHA DA GUARDA", CONHECIDO COMO BAIANO, À QUADRA POLIESPORTIVA COBERTA, INTEGRANTE DA ESCOLA LÍDIA RODRIGUES, LOCALIZADA NO POVOADO MASSAGUEIRA DE BAIXO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.252/18, DE 22 DE OUTUBRO DE 2018</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 3º, DO ART. 3º, DA LEI MUNICIPAL Nº 1.178/17, QUE INSTITUIU O PROGRAMA MUNICIPAL DE FOMENTO CULTURAL, EDUCACIONAL E DESPORTIVO – PRÓ-CED, DO MUNICÍPIO DE MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1588/pl_62_23_executivo_diretrizes_escola_de_tempo_integral.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1588/pl_62_23_executivo_diretrizes_escola_de_tempo_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE AS DIRETRIZES GERAIS A SEREM OBSERVADAS NA IMPLANTAÇÃO DA POLÍTICA DE EDUCAÇÃO EM ESCOLA DE TEMPO INTEGRAL NO SISTEMA MUNICIPAL DE ENSINO DE MARECHAL DEODORO/AL E ADOTA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO TOTAL</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 44/2023, DE AUTORIA DO VEREADOR JORGE MELLO, QUE “DETERMINA A PROIBIÇÃO DE BANHEIROS UNISSEX NAS ESCOLAS DO MUNICÍPIO DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>12</t>
   </si>
@@ -870,67 +870,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/856/document_0001-14.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/930/indicacoes_aprovadas_em_08_03_23-15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/935/indicacoes_aprovadas_em_08_03_23-20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/974/indicacoes_aprovadas_em_15_03_23-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/996/ind_117.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/999/ind_120.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1069/ind_127.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1018/ind_140.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1087/ind_155.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1090/ind_158.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1098/ind_168_ind_1681_merged.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1107/ind_181.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1116/ind_186_ind_186.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1126/ind_196.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1218/276_-criacao_de_um_programa_de_credenciamento_e_incentivos_para_mestresmestras_e_professores_da_cultura_popular.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1219/277-inclusao_de_aula_cultural_e_historica_nas_escolas_da_rede_publica_com_o_turismo_pedagogico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1376/indicacoes-406_construcao_de_uma_nova_escola_no_povoado_siriba_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacoes-422.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacoes-423_construcao_da_nova_secretaria_do_colegio_manoel_messias_localizado_no_povoado_do_frances_e_que_a_antiga_sala_seja_transformada_em_sala_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacoes-424.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_427_-_construcao_de_uma_escola_municpal_no_povoado_jacare_localizado_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacoes-454.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacoes-476.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacoes-488.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacoes-500.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacoes-519.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacoes-522.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacoes-524.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1374/pl_36_23_marcelo_aluno_nota_dez.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1520/pl_45_23_jorge_linguagem_neutra.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1077/pl_06_23_executivo_nome_da_quadra_da_lidia_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1588/pl_62_23_executivo_diretrizes_escola_de_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/856/document_0001-14.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/930/indicacoes_aprovadas_em_08_03_23-15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/935/indicacoes_aprovadas_em_08_03_23-20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/974/indicacoes_aprovadas_em_15_03_23-26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/996/ind_117.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/999/ind_120.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1069/ind_127.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1018/ind_140.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1087/ind_155.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1090/ind_158.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1098/ind_168_ind_1681_merged.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1107/ind_181.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1116/ind_186_ind_186.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1126/ind_196.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1218/276_-criacao_de_um_programa_de_credenciamento_e_incentivos_para_mestresmestras_e_professores_da_cultura_popular.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1219/277-inclusao_de_aula_cultural_e_historica_nas_escolas_da_rede_publica_com_o_turismo_pedagogico.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1376/indicacoes-406_construcao_de_uma_nova_escola_no_povoado_siriba_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacoes-422.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacoes-423_construcao_da_nova_secretaria_do_colegio_manoel_messias_localizado_no_povoado_do_frances_e_que_a_antiga_sala_seja_transformada_em_sala_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1388/indicacoes-424.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao_427_-_construcao_de_uma_escola_municpal_no_povoado_jacare_localizado_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacoes-454.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacoes-476.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacoes-488.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacoes-500.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacoes-519.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacoes-522.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacoes-524.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1374/pl_36_23_marcelo_aluno_nota_dez.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1520/pl_45_23_jorge_linguagem_neutra.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1077/pl_06_23_executivo_nome_da_quadra_da_lidia_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2023/1588/pl_62_23_executivo_diretrizes_escola_de_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="245" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="244.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="244.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>