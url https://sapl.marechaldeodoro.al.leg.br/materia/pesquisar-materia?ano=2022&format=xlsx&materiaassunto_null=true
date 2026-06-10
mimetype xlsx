--- v1 (2026-02-06)
+++ v2 (2026-06-10)
@@ -54,2217 +54,2217 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ANDRÉ BOCÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>CONTINUAÇÃO PAVIMENTAÇÃO ALFALTICA OU EM PARALELO DO ANEL VIÁRIO LOCALIZADO ENTRE O LOTEAMENTO CIDADAE IMPERIAL EO POVOADO CABREIRAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/4/indicacao_002_22_andre_bocao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/4/indicacao_002_22_andre_bocao.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO ENSINO BILINGUE NAS ESCOLAS DO MUNICIPIO DE MARECHAL DEODORO-AL.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO DE REFERÊNCIA DA SAÚDE DA MULHER DEODORENSE.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao_004_22_andre_bocao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao_004_22_andre_bocao.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO PARA REALINHAMENTO DO PCCS DA EDUCAÇÃO, ALÉM DA REPOSIÇÃO DAS PERDAS SALARIAIS PELA INFLAÇÃO DOS ULTIMOS ANOS.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao_005_22_andre_bocao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao_005_22_andre_bocao.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ARBORIZAÇÃO DO CANTEIRO EXISTENTE EM FRENTE AO CAMPO DO GREMIO LOCALIZADO NESTA CIDADE.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao_006_22_andre_bocao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao_006_22_andre_bocao.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ARBORIZAÇÃO DO CANTEIRO EXISTENTE ENTRE AS RUAS DO LOTEAMENTO IMPERIAL E ELDORADO QUE MARGEIAM A AL 215 NO MUNICIPI DE NARECHAL DEODORO-AL.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_007_22_andre_bocao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_007_22_andre_bocao.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE AMBULANCIAS PARA A CENTRAL DE AMBULANCIAS  UBS VEREADOR FLAVIO TEIXEIRA, LOCALIZADA AS MARGENS DA AL 101 SUL.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_008_22_andre_bocao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_008_22_andre_bocao.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CENTRAL DE VELÓRIO NO BAIRRO DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao_009_22_andre_bocao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao_009_22_andre_bocao.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDOS PARA O REALINHAMENTO DO PCCS DOS SERVIDORES DA SECRETARIA MUNICIPAL DE SAÚDE, ASSIM COMO A REPOSIÇÃO DAS PERDAS SALARIAIS DECORRENTES DA INFLAÇÃO DOS ULTIMOS ANOS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/490/010_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/490/010_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO CONJUNTO TERRA DA ESPERANÇA</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/491/012_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/491/012_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO ALAMBRADO E REFORMA DA QUADRA POLIESPORTIVA DO RESIDENCIA DENISON AMORIM.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/492/013_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/492/013_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO ALAMBRADO E REFORMA DA QYADRA POLIESPORTIVA DO CONJUNTO TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/493/014_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/493/014_22.pdf</t>
   </si>
   <si>
     <t>TROCA DE POSTES DE ILUMINAÇÃO DA VILA DOS PESCADORES, LOCALIZADO NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/494/015_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/494/015_22.pdf</t>
   </si>
   <si>
     <t>DRAGAGEM PARA ALARGAMENTO DA FAIXA DE AREIA DA PRAIA DA BARRA NOVA</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/495/016_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/495/016_22.pdf</t>
   </si>
   <si>
     <t>REFORMA DAS PRAÇAS ALCIDES VICTOR E OTÁVIO TEXEIRA, LOCALIZADAS NO POVOADO SANTA RITA.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO NOS BANHEIROS DA PRAÇA DE ALIMENTAÇÃO DA BARRA NOVA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/497/019_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/497/019_22.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE SINALIZAÇÃO HORIZONTAL E VERTICAL NOS QUEBRA-MOLAS INSTALADOS NO LOTEAMENTO LUAR DO FRANCÊS.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/498/020_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/498/020_22.pdf</t>
   </si>
   <si>
     <t>ORDENAMENTO DO TRÂNSITO NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/499/021_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/499/021_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA COM PLAYGROUD E QUADRA DE AREIA NA ÁREA VERDE NO FINAL DA RUA JOSEFA DE CARVALHO ( LOTEAMENTO ROMANOS), NO POVOADO SANTA RITA.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/500/022_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/500/022_22.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO BÁSICO DE TODA ILHA DA SANTA RITA, BARRA NOVA E MASSAGUEIRA.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/501/023_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/501/023_22.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UMA AMBULÂNCIA PARA CADA POSTO DE SAÚDE, UPA IRMÃ DULCE E HOSPITAL 24 HORAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/502/024_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/502/024_22.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DA ORLA LAGUNAR DO POVOADO SANTA RITA, ACADEMIA AO AR LIVRE, ASSENTOS, ESTACIONAMENTO PARA VEÍCULOS, BICICLETÁRIO, PORTO COM RAMPA PARA OS PESCADORES E EMBARCAÇÕES, QUADRAS DE AREIA, BRINQUEDOS INFANTIS, CICLOVIAS E BANHEIROS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/503/025_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/503/025_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA ESTRADA  QUE LIGA A RUA ADELINA DE CARVALHO MELO AO BAR E RSTAURANTE PARADA OBRIGATORIA, NO POVOADO SANTA RITA.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/504/026_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/504/026_22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA DO BÚFALO, E DE TODAS AS RUAS TRANSVERSAIS E BECOS LOCALIZADO NA PARTE DE TRAZ DO MANGUEIRA, NO POVOADO SANTA RITA.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/505/027_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/505/027_22.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO CEMITÉRIO NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/506/028_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/506/028_22.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO CEMITÉRIO, LOCALIZADO NO POVOADO DA MASSAGUEIRA</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/507/030_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/507/030_22.pdf</t>
   </si>
   <si>
     <t>PONTO DE APOIO PARA OS PESCADORES NA MASSAGUEIRA, COM ACESSO A LAGOA.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/508/031_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/508/031_22.pdf</t>
   </si>
   <si>
     <t>PONTO DE APOIO PARA OS PESCADORES NO POVOADO SANTA RITA, COM ACESSO À LAGOA</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PONTO DE APOIO PARA OS PESCADORES NO POVOADO BARRA NOVA, COM ACESSO À LAGOA.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/510/033_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/510/033_22.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA CASA DA MULHER DEODORENSE.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>CONSTRUIR OU FIRMAR CONVÊNIOS COM INSTITUTOS E CLINICAS CAPACITADAS PARA REABILITAÇÃO DE DEPENDENTES QUÍMICOS.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E PADRONIZAÇÃO DE CALÇADA NA RUA PADRE SILVESTRE, NA BARRA NOVA.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA COMUNITÁIRA NO POVOADO DE MASSAGUEIRA.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/514/038_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/514/038_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA COMUNITÁRIA NO POVOADO RIACHO VELHO</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/515/039_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/515/039_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA COMUNITÁRIA NO POVOADO DE BARRA NOVA</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/516/040_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/516/040_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NA MASSAGUEIRA DE BAIXO, COM QUADRA DE ESPORTE.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/517/041_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/517/041_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NA RUA DO SOL, NO POVOADO BARRA NOVA, COM ESTACIONAMENTO, INSTALAÇÃO DE PARQUE INFANTIL E CONSTRUÇÃO DE QUIOSQUES PADRONIZADOS PARA OS EMPREENDENDORES DA REGIÃO.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/518/047_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/518/047_22.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO E INSTALAÇÃO DE PLACAS DE TRÂNSITO NOS POVOADOS DE BARRA NOVA, MASSAGUEIRA E SANTA RITA.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/519/048_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/519/048_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE GINÁSIO DE ESPORTE NO POVOADO RIACHO VELHO</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/520/050_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/520/050_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DO ARQUIVO PÚBLICO MUNICIPAL E A BIBLIOTECA MUNICIPAL NO ANTIGO PRÉDIO EM FUNCIONAVA O FÓRUM.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/521/051_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/521/051_22.pdf</t>
   </si>
   <si>
     <t>OFICIALIZAÇÃO E PADRONIZAÇÃO DA NUMERAÇÃO DAS RUAS NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>EDNALDO ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/522/055_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/522/055_22.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA AUXILIADORA, EM MASSAGUEIRA.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/523/056_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/523/056_22.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA APARECIDA, EM MASSAGUEIRA</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/524/057_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/524/057_22.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BRAÇOS E LÂMPADAS NA RUA PARALELA A RUA SÃO MIGUEL, EM MASSAGUEIRA, PROXÍMO AO POSTO DE SAÚDE DA RUA NOVA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>JÚNIOR LOPES</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/525/058_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/525/058_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO POVOADO MUCURÍ.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>JORGE MELLO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/526/059_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/526/059_22.pdf</t>
   </si>
   <si>
     <t>AUXÍLIO FINANCEIRO PARA OS AMBULANTES CADASTRADOS NA SECRETARIA DE TURISMO DESTE MUNICIPIO, NO PERÍODO DE CARNAVAL NO VALOR DE R$ 500,00.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/527/064_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/527/064_22.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DOS PROPPRIETÁRIOS DE TERRENOS BALDIOS, NO SENTIDO DE REALIZAREM A LIMPEZA DOS TERRENOS DENTRO DO PRAZO DETERMINADO EM LEI MUNICIPAL, SOB PENA DE MULTA.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/528/065_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/528/065_22.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO E PAVIMENTAÇÃO NO ARRUADO DA TITA, LOCALIZADO NA TUQUANDUBA.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/529/066_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/529/066_22.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO DE BOLSA PARA ALUNOS DA REDE PÚBLICA MUNICIPAL DE BAIXA RENDA, DE VALOR FIXADO PELO CHEFE DO EXECUTIVO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/530/067_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/530/067_22.pdf</t>
   </si>
   <si>
     <t>CONVÊNIOS COM ACADEMIAS DE GINÁSTICAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/531/068_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/531/068_22.pdf</t>
   </si>
   <si>
     <t>DEDETIZAÇÃO DE BUEIROS LOCALIZADOS NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/532/069_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/532/069_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CÂMERAS DE SEGURANÇA DENTRO DO MUNICIPIO</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DOS PROPRIETÁRIOS DE TERRENOS BALDIOS NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/534/071_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/534/071_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO POVOADO MASSAGUEIRA, LOCALIZADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/535/072_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/535/072_22.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO, PAVIMENTAÇÃO E TROCA DE ILUMINÁRIA POR LAMPADAS LED, NO LOTEAMENTO CHARLES, LOCALIZADO NO CARRASCO.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/536/073_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/536/073_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM TOTEM COM A FRASE "EU AMO MARECHAL" NA ORLA LAGUNAR DESTA CIDADE.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/537/074_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/537/074_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO E MANUTENÇÃO DE LIXEIRA CATA  CATA OU TRADICIONAIS NO RESIDENCIAL DENISSON AMORIM, DENTRO DAS 1ª,2ª E 3ª ETAPA.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA POLIESPORTIVA DO RESIDENCIAL DENISSON AMORIM, MAIS PRECISAMENTE NA 3ª ETAPA.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/539/076_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/539/076_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E SUBSTITUIÇÕES DAS LÂMPADAS ATUAIS POR LED NA ILUMINAÇÃO PÚBLICANA 3ª ETAPA DO RESIDENCIAL DENISSON AMORIM.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/540/077_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/540/077_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POSTE DE LUZ NOS FUNDOS DA BASE DA GUARDA MUNICIPAL, LOCALIZADA NA 3ª ETAPA NO RESIDENCIAL DO DENISON AMORIM.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/541/078_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/541/078_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA PARADA PARA ONIBUS/VAN COM COBERTURA NO PONTO, LOCALIZADO NA PRAÇA DA 3ª ETAPA EM FRENTE A BASE DA GUARDA MUNICIPAL  NO RESIDENCIAL DENISON AMORIM</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1024/80.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1024/80.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA E MANUTENÇÃO DAS RUAS NO RESIDENCIALÇ DENISON AMORIM, NA 1ª 2ª E 3ª DO RESIDENCIAL</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1025/81.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1025/81.pdf</t>
   </si>
   <si>
     <t>MODIFICAÇÃO NA FORMA COMO É FEITO O RECPLHIMENTO DO LIXO EM TODO ORESIDENCIAL DENISON AMORIM.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/542/082_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/542/082_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CÂMERAS DE MONITORAMENTO NA NOVA ORLA, LOCALIZADA NO POVOADO DA BARRA NOVA.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/543/083_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/543/083_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE RAMPAS DE ACESSO A LAGOA NA ORLA, NO POVOADO BARREA NOVA.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/544/084_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/544/084_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA QUADRA DE BEACH TENNIS, NA PRAIA DO FRANCÊS E REVITALIZAÇÃO NAS QUADRAS JA EXISTENTES NA REGIÃO.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/545/085_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/545/085_22.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CANTEIRO CENTRAL DA RUA ANTONIO CUNHA, PRINCIPAL RUA DE ACESSO A ORLA DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/546/086_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/546/086_22.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CONSELHO MUNICIPAL DA JUVENTUDE</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/547/087_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/547/087_22.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA DAS COCADEIRAS , LOCALIZADA NA MASSAGUEIRA</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/548/088_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/548/088_22.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE VIA NA RUA DE ACESSO AOS LOTEAMENTOS DO ENTORNO DO TREVO DO FRANCÊS, PRECISASMENTE AO LADO DO GALETO SÃO LUIZ</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/549/090_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/549/090_22.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E CALÇAMENTO DA RUA PORTO DOS CAVALOS, NO BAIRRO DE TAPERAGUÁ, PROXÍMO A GRAFICA BR SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>RICARDO DO BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/550/091_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/550/091_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS BUEIROS LOCALIZADOS NO CENTRO HISTÓRICO DESTA CIDADE.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/551/092_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/551/092_22.pdf</t>
   </si>
   <si>
     <t>ABERTURA DO RIO SUMAÚMA, LOCALIZADO NO BAIRRO DO BARRO VERMELHO.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>REPAROS NAS ACADEMIAS  AO AR LIVRE INSTALADAS PELA MUNICIPALIDADE, BEM COMO NAS CALÇADAS ONDE FICAM LOCALIZADAS AS REFRIDAS ACADEMIAS.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/553/094_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/553/094_22.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE VALE ALIMENTAÇÃO AOS FUNCIONÁRIOS PÚBLICOS DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>CRIAÇÃO DO CONSELHO DA JUVENTUDE, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1026/98.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1026/98.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA FAIXA DE PEDESTRE QUE SE ENCONTRA NA RODOVIA EDVAL LEMOS , MAIS PRECISAMENTEA QUA DÁ ACESSO A NOVA RUA DR. CLAÚDIO ROBERTO COSTA SANTOS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1027/99.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1027/99.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ACADEMIA A CÉU ABERTO NA PARAÇA DA 1ª ETAPA DO RESIDENCIAL DENISON AMORIM.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/555/100_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/555/100_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA NA AVENIDA BENEDITO AGNELO DE LIMA</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/556/101_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/556/101_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA URBANA NO ACOSTAMENTO DA RODOVIA EDVAL LEMOS.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/557/102_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/557/102_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CALÇADA COM A CESSIBILIDADE NA VIA PRINCIPAL DO POVOADO MASSAGUEIRA DE BAIXO.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ACADEMIA A CEU ABERTO, NA PRAÇA DA 3ª ETAPA DO RESIDENCIAL DENISON AMORIM.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>LIMPEZA URBANA NO LAGO  DA 3ª ETAPA NO RESIDENCIAL DENISON AMORIM.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/560/105_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/560/105_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO COM MANUTENÇÃO REGULARES DE BANHEIROS PÚBLICOS NA PRAIA DO SACO, NO POVOADO MASSAGUEIRA DE BAIXO.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/561/106_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/561/106_22.pdf</t>
   </si>
   <si>
     <t>REITEIRANDO AINDICAÇÃO Nº083/2021, PROTOCOLADA EM 12/02/2021, A QUAL SOLICITA A REQUALIFICAÇÃO, MODERNIZAÇÃO E COBERTURA DO PÁTIO DA FEIRA.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/562/107_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/562/107_22.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÕES DE AÇÕES PERIÓDICAS NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL EM FORMATO DE PALESTRAS SOBRE O ESPECTRO AUTISTA (TEA)</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/563/118_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/563/118_22.pdf</t>
   </si>
   <si>
     <t>MELHORIA NA ILUMINAÇÃO NO PONTO DE ONIBUS, LOCALIZADO NA ENTRADA DO ANTIGO CAJUEIRO NA RODOVIA DIVALDO SURUAGY, AL 101-SUL, SENTIDO MARECHAL/MACEIO.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/564/119_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/564/119_22.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA PARTE DA COBERTURA DE ATENDIMENTO MÉDICO DO POSTO DE SAÚDE DO POVOADO CABREIRAS.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/565/120_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/565/120_22.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DA OBRA DE TERRAPLENAGEM NAS RUAS TRANSVERSAIS, NO LOTEAMENTO JOSINA NOVAES, NO POVOADO CABREIRAS.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/566/121_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/566/121_22.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM NAS RUAS TRANSVERSAIS, NO LOTEAMENTO EUDORADO, NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/567/122_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/567/122_22.pdf</t>
   </si>
   <si>
     <t>REFORMA DO POSTO DE SAÚDE , LOCALIZAOD NO CONJUNTO JOSÉ DIAS.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/568/123_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/568/123_22.pdf</t>
   </si>
   <si>
     <t>REIPLANTAÇÃO DA SECRETARIA MUNICIPAL DE ESPORTE E LAZER NESTE MUNICIPIO E O DESMEMBRAEMNTO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/569/138_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/569/138_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FAIXAS  DE PEDESTRE EM FRENTE A AUTO ESCOLA MOTOCAR PRAIA, LOCALIZADO NA RODOVIA EDVAL LEMOS, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/570/139_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/570/139_22.pdf</t>
   </si>
   <si>
     <t>ENVIO DE UM OFICIO DESTA CASA LEGISLATIVA A CORREJEDORIA DE JUSTIÇA, SOLICITANDO FUNCIONÁRIOS PARA MELHORAR O ATENDIMENTO CARTÓRIAL NESTA CIDADE.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/571/140_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/571/140_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA PRAÇA COM QUADRA POLIESPORTIVA NO BAIRRO CABREIRAS, EM FRENTE AO MESCADINHO DO SERGIO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/572/141_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/572/141_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REFORMA DA UBS JOÃO BORGES PASSOS, LOCALIZADA NA AVENIDA PADRE SILVESTRE NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/573/142_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/573/142_22.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO ANTIGO LEPROZÁRIO, LOCALIZADO NA PRAIA DO FRANCÊS, TRANSFORMANDO O MESMO EM UM PONTO TURISTICO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/574/144_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/574/144_22.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DOS PROPRIETARIOS DE TERRENOS ABANDONADOS, LOCALIZADOS NOS LOTEAMENTOS ENCONTRO DO MAR E LUAR DO FRANCÊS, PARA QUE MANTENHAM LIMPOS OS SEUS RESPECTIVOS IMÓVEIS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/575/145_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/575/145_22.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E LIMPEZA NAS RUAS DOS LOTEAMENTOS ENCONTROS DO MAR E LUAR DO FRANCÊS.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/576/146_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/576/146_22.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS PINTURAS DE FAIXAS DE PEDESTRES NO ENTORNO DAS ESCOLAS DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/577/147_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/577/147_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE HIDRANTES DE SOLOS NAS PROXIMIDADES DO TREVO DO FRANCÊS.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/578/148_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/578/148_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA COM PELO MENOS 02 QUIOSQUES NO GISLENE MATHEUS, NA AREA VERDE,NA LOCALIDADE DOS NOVENTA.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/579/149_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/579/149_22.pdf</t>
   </si>
   <si>
     <t>RETAURAÇÃO DA PRAÇA E IMPLANTAÇÃO DE UMA CRUZ NO CRUZEIRO, EM FRENTE  A IGREJA NOSSA SENHORA DIVINA PASTORA, EM MASSAGUEIRA.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/580/150_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/580/150_22.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA LOCALIZADA NA ENTRADA PRINCIPAL DA MASSAGUEIRA E CONTRUÇÃO DE UMA AREA DE LASER E ESPORTE NA REFERIDA PRAÇA.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/581/151_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/581/151_22.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO NAS RUAS MAIS AFETADAS DURANTRE O INVERNO NO POVOADO DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/582/152_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/582/152_22.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE DOIS CAMINHÕES DE FOSSA PARA O MUNICIPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/583/153_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/583/153_22.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE DOIS OUTDORS INDICADO A CHEGADA A PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/584/154_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/584/154_22.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM AO SR NELSON DA RABECA DOS SANTOS, COLOCANDO O SEU NOME NA PROXÍMA OBRA A SER INAUGURADA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/585/155_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/585/155_22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS DA SINALIZAÇÃO EM TODAS AS RUAS , ESTRADAS E ACESSOS DO MUNICIPIO, NO CENTRO, BAIRROS E INTERIOR, COM AS DEVIDAS INDICAÇÕES, DOS PONTOS DE REFERENCIAS, VELOCIDADE, PESO DE CARGA  E DEMAIS INFORMAÇÕES PERTINENTES, COLOCANDO AS PLACAS ONDE NÃO HÁ E REVITALIZAR AS EXISTENTES.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/586/156_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/586/156_22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REFORMA DOS CEMITÉRIOS PUBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/587/157_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/587/157_22.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E RECUPERAÇÃO DE MEIO-FIOS EM TODA A EXTENÇÃO DO CANTEIRO CENTRAL DO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1049/214.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1049/214.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO TOTEM "EU AMO MARECHAL", LOCALIZADO NA PONTE QUE LIGA A AV. PADRE BELARMINO AO BAIRRO DO JARDIM DO CARMO.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/588/220_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/588/220_22.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO LIXO DA RUA MERLUZA NA PRAIA DO FRANCÊS</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1055/240.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1055/240.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM DISK DENÚNCIA CONTRA MAUS-TRATOS AOS ANIMAIS A FIM DE PRESTAR ATENDIMENTO A POPULAÇÃO PROTETORA DE ANIMAIS E AQUELES QUE TEM EINTERESSE EM DENUNCIAR OS REFERIDOS CASOS NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/589/249_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/589/249_22.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PRAÇA LOCALIZADA NO BOSQUE DOS CAJUEIROS, CONSERTO DOS BRINQUEDOS, PINTURA, CARPINAÇÃO E SUBSTITUIÇÃO DA QUADRA DE AREIA POR CIMENTO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/590/250_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/590/250_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA VIA PARA PRÁTICA DO CICLISMO E CAMINHADA NO CONJUNTO DENISON AMORIM.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/591/251_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/591/251_22.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO CALÇAMENTO DA LADEIRA DO CEMITÉRIOSENTIDO JARDIM DO CARMO.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/592/252_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/592/252_22.pdf</t>
   </si>
   <si>
     <t>REALIZAR ATERRO NA RUA DO COROTE.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/593/253_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/593/253_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO D EUM QUEBRA-MOLA NA RODOVIA EM FRENTE A ENTRADA PARA O CONJUNTO GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/594/257_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/594/257_22.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA-MOLAS NO LOTEAMENTO BOSQUES DAS CAJAZEIRAS.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1056/266.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1056/266.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PROGRAMA PARA AS FAMILIAS DE BAIXA RENDA, DESTINADO A CONSTRUÇÃO GRATUITA DE FOSSA BIODIGESTORA.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/595/268_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/595/268_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO EXISTENTE NA LOCALIDADE ILHA DAS COBRAS, NO POVOADO CABREIRAS.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/596/269_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/596/269_22.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS PALIATIVOS DE TERRAPLENAGEM E NIVELAMENTO NO LOTEAMENTO BUZIOS DO FRANCÊS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/597/270_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/597/270_22.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E PINTURA DOS MEIO-FIOS DAS VIAS PÚBLICAS, LOCALIZADAS NO BAIRRO DA TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/598/271_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/598/271_22.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA AREA NESTE MUNICIPIO PARA A REALIZAÇÃO DE RECREAÇÃO EXCLUSIVA DE PAREDÕES(CARROS DE SOM COM ELEVADO DESTAQUE ACÚSTICO).</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>LEITEIRO DA MASSAGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/599/272_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/599/272_22.pdf</t>
   </si>
   <si>
     <t>REPARO E TROCA DAS GALERIAS FLUVIAIS DA RUA DONINA BARBOSA, NO POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/600/273_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/600/273_22.pdf</t>
   </si>
   <si>
     <t>REPARA DO ALFALTO, NO INICIO DA RUA JUNIVO ALVES DA ROCHA, QUE FAZ CRUZAMENTO COM A RUA MARINITA DE GOUVEIA, AO LADO DA ESCOLA ROSA LEÃO, ANTIGO JADER PEIXOTO LOCALIZADA NO POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>ROBERT CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/601/274_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/601/274_22.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO DA RUA PROJETADA VILA ALTINA, REGIÃO DO LOTEAMENTO BUZIOS DO FRANCES E A CAPINA DA QUADRA LOCALIZADA NA QUADRA DE ESPORTE NO ENTORNO DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/602/275_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/602/275_22.pdf</t>
   </si>
   <si>
     <t>PONTO DE APOIO, DO PSF PARA ATENDIMENTO NA COMUNIDADE MASSAGUEIRA DE BAIXO, SEMANALMENTE.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/603/276_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/603/276_22.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO E TROCA DAS TAMPAS DE BUEIROS DA RUA E DA TRAVESSA SUMAÚMA , LOCALIZADAS NO BAIRRO BARRO VERMELHO.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/604/277_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/604/277_22.pdf</t>
   </si>
   <si>
     <t>REPAROS NO CALÇAMENTO NO INICIO DA RUA AO LADO DO POSTO DE SAÚDE, EM FRENTE AO MERCADINHO "ESTRELA DA MANHÃ", E NO INICIO DA RUA DO "TC", TODAS LOCALIZADAS NO LOTEAMENTO SÃO JOSÉ NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/605/278_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/605/278_22.pdf</t>
   </si>
   <si>
     <t>CAPINA AO REDOR DO LAGO, LOCALIZADO NO LOTEAMENTO BUZIOS DO FRANCÊS.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/606/279_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/606/279_22.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NO LOTEAMENTO SÃO RAFAEL.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/607/280_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/607/280_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM QUEBRA-MOLA EM FRENTE AO POSTO DE COMBUISTIVEL MANGUABA.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/608/281_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/608/281_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA COM  MATERIAL SUSTENTÁVEL, LUZES DE LED, QUADRA DE ESPORTIVA E QUIOSQUE NA AREA VERDE DA PEDRA NOVENTA, LOCALIZADA NO CONJUNTO GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/609/283_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/609/283_22.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DO SR CICERO DA SILVA, MAESTRO DO PÍFANO AUMA RUA OU OBRA QUE VENHA SER INAUGURADA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/788/283_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/788/283_22.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DO NOME DO SR CÍCERO DA SILVA, MAESTRO DA "BANDA DE PÍFANO ESQUENTA MUIÉ", EM NOME DE RUA OU OBRA QUE VENHA SER INAUGURADA PELO PODER PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/789/284.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/789/284.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAMENTO DE TERRENOS PARA ABERTURA DE RUA PARALELA  QUE DÁ ACESSO AS RUA NELSON CAMILO (CONHECIDA COMO RUA DAS PULGAS) E RUA XARÉU.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/790/285.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/790/285.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LÃMPADAS DE LED NA AL 101, A PARTIR DA BARRA NOVA ATÉ O FRANCÊS</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/791/286.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/791/286.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BRIGO NO PONTO DE ÔNIBUS ESCOLAR, QUE FICA NA RUA PADRE SILVESTRE, PROXÍMO À TRAVESSA JOSÉ CARVALHO PEDROSA, LOCALIZADA NA BARRA NOVA.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/792/287.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/792/287.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DO LOTEAMENTO MATO GROSSO/TRAVESSA JUVINOALVES DA ROCHA , LOCALIZADO NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/793/288.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/793/288.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA SANTA LUCIA, LOCALIZADA POR TRÁS DO ANTIGO CAMPO IARA, NO POVOADO DE MASSAGUEIRA.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/794/289.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/794/289.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA RODRIGUES ALVES /TRAVESSA JUVINO ALVES DA ROCHA , LOCALIZADA NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/795/290.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/795/290.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UMA LAVAGEM, DESIFECÇÃO E LIMPEZA URBANA EM TODA EXTENSÃO DA ORLA LAAGAUNAR , NO CENTRO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/796/291.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/796/291.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E IMPLANTRAÇÃO DA "CASA DO IDOSO", NO MUNICIPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/797/292.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/797/292.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO PEDIÁTRICO NO MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/798/293.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/798/293.pdf</t>
   </si>
   <si>
     <t>SUGERE QUE OS ÔNIBUS ESTUDANTIS DESTINADOS AOS ALUNOS DE FACULDADES, CURSOS TÉCNICOS, TECNOLÓGICOS DO HORÁRIO NOTURNO QUE FAZEM A ROTA DO RESIDENCIAL DENISON AMORIM, AO RETORNAREM  PARA O MUNICÍPIO, ENTREM NO CONJUNTO E FAÇAM O TRAJETO MINIMAMENTE ATÉ A GUARDA MUNICIPAL, A FIM DE DEIXAR OS ALUNOS MAIS PROXÍMOS POSSÍVEIS DE SUAS RESIDÊNCIAS COM MAIS SEGURANÇA, VISTO QUE O ÔNIBUS JA CHEGA AO RESIDENCIAL, APÓS ÀS 23 HORAS.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/799/294.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/799/294.pdf</t>
   </si>
   <si>
     <t>DIVULGAÇÃO DA LISTA DE ESPERA  EM CONSULTAS E EXAMES MÉDICOS, ODONTOLÓGICOS E DE FISIOTERAPIA NA CIDADE DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/800/295.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/800/295.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO PÚBLICA, DRENAGEM DAS ÁGUAS PLUVIAIS E CALÇAMENTO DAS RUAS, TENDO MAIOR NECESSIDADE AS RUAS TRANSVERSAIS, DO BAIRRO VELEIRO DO FRANCÊS, EM ESPECIAL NA QUADRA H.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/801/296.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/801/296.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO EM TODA A EXTENSÃO DA ESTRADA QUE DÁ ACESSO AO POVOADO TUQUANDUBA, PROLONGANDO-SE ATÉ A PROPRIEDADE DENOMINADA "RANCHO PÉ DE PIÃO."</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/802/297.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/802/297.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NO LOTEAMENTO JORGINA NOVAES, LOCALIZADO NO POVOADO CABREIRAS, PROXÍMO A CRECHE "CRIA".</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/803/298.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/803/298.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ORLA LOCALIZADA NA MASSAGUEIRA DE BAIXO.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/804/299.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/804/299.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODR EXECUTIVO MUNICIPAL , UMA HOMENAGEM A EQUIPE DA SECRETARIA MUNICIPAL DE EDUCAÇÃO QUE PARTICIPA  DA COMISSÃO DOS PRECATÓRIOS.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/805/300.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/805/300.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO " GARI COMUNITÁRIO", NOS CONDOMÍNIOS, LOTEAMNETOS E POVOADOS DESTE MUNICIPÍO.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/806/301.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/806/301.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROJETO "RONDA NOS BAIRROS", EM TODOS OS BAIRROS E POVOADOS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/807/302.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/807/302.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E ASFALTO DA RUA MAURILIO JOÃO DE OLIVEIRA - BAIRRO DO FRANCÊS, DEPOIS DO MOTEL "SE QUE SABE".</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/808/303.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/808/303.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA RUA DR MILTON BUARQUE WANDERLEI.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/809/304.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/809/304.pdf</t>
   </si>
   <si>
     <t>PAAVIMENTAÇÃO DA LADEIRA QUE DÁ ACESSO A FONTE AZUL, LOCALIZADA APÓS O RANCHO PÉ DE PIÃO.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/810/305.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/810/305.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DA DRENAGEM E PAVIMENTAÇÃO DA RUA AFONSO ALVES DE CARVALHO, LOCALIZADA NA BARRA NOVA.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/811/306.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/811/306.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM AO SR. REINALDO SIQUEIRA DE MIRANDA, COLOCANDO O SEU NOME EM UMA PROXÍMA OBRA ENTREGUE Á COMUNIDADE DA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/812/307.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/812/307.pdf</t>
   </si>
   <si>
     <t>ALFALTO DO RECANTO DOS COQUEIRAIS, LOCALIZADO NA RUA DO CAMARÃO, NO POVOADO DO FRANCÊS.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/813/308.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/813/308.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REORDENAMENTO DAS PLACAS INDICATIVAS DE QUADRA DO CONJUNTO TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/814/309.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/814/309.pdf</t>
   </si>
   <si>
     <t>REATIVAÇÃO DOS VIVEIROS DE MUDAS INSTALADOS NO CANTEIRO DA AVENIDA CARAVELAS, LOCALIZADA NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/815/310.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/815/310.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE REPARO NA ILUMINAÇÃO DA PRAÇA DE MINI GOLFE, LOCALIZADO NO CANTEIRO DA AVENIDA CARAVELAS, LOCALIZADA NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/816/311.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/816/311.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA ARATU, TRECHO DE ACESSO A RODOVIA AL 101, NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/817/312.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/817/312.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA COLETA DE LIXO EM TODA A CIDADE DE MARECHAL DEODORO</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/818/313.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/818/313.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BANCOS NA PRAÇA MANOEL DA HORA, ASSIM COMO  SOLUCIONAR O PROBLEMA DO BURACO QUE SE FORMOU NO FINAL DA REFERIDA PRAÇA, QUE FICA LOCALIZADA NA RUA MILTON BUARQUE VANDERLEI, LOCALIZADA NO BAIRRO DA PEDRA.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/819/314.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/819/314.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM TOTEM EM FORMATO DE CANOA COMO MONUMENTO TURÍSTICO NA ORLA LAGUNAR.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/820/315.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/820/315.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE  PRAÇA POLIESPORTIVA  NAS COMUNIDADES CABREIRAS E MALHADAS.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/821/316.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/821/316.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO MAIS ATIVO DO LIXO EM TODA A CIDADE.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/822/317.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/822/317.pdf</t>
   </si>
   <si>
     <t>CONSTRÇÃO DE UMA PRAÇA NA COMUNIDADE BÚZIOS DO FRANCÊS.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/823/318.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/823/318.pdf</t>
   </si>
   <si>
     <t>ENTREGA DE PLACA COMEMORATIVA PARA O INSTITUTO FEDERAL DE ALAGOAS - IFAL CAMPUS MARECHAL DEODORO, PELA IV FEIRA AMBIENTAL DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/824/319.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/824/319.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE 08(OITO), LINHAS DE MOTO-TAXI PARA ATENDER A POPULAÇÃO DO POVOADO MALHADAS.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Reforma da quadra esportiva localizada no Residencial Recanto da Ilha, Barra Nova.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/825/321.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/825/321.pdf</t>
   </si>
   <si>
     <t>DESENVOLVIMENTO E APLICAÇÃO DE PROJETO DE ARBORIZAÇÃO NO BAIRRO GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/826/322.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/826/322.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO, ASFALTO E DRENAGEM NA RUA DO CORETE NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/827/323.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/827/323.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA DE COLÔNIA DE FÉRIAS NO CALEDÁRIO ESCOLAR MUNICIPAL, VISANDO FORNECER MERENDA E TRABALHAR A EDUCAÇÃO FÍSICA, ESPORTES, TEATRO E ATIVIDADES LÚDICAS PARA OS ALUNOS DA REDE PÚBLICA NAS ESCLOAS DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/828/324.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/828/324.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PROGRAMA DE DISTRIBUIÇÃO DE CESTAS BÁSICAS MENSAL PARA GARIS E MARGARIDAS QUE ATENDEM O MUNICÍPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/829/325.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/829/325.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA "CASA DAS MULHERES DEODORENSES", VISANDO CUIDAR DA SAÚDE DAS MULHERES E DAR APOIO A MULHERES VÍTIMAS DE VIOLÊNCIA NO MUNICÍPIO DE MAARECHAL DEODORO.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/830/326.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/830/326.pdf</t>
   </si>
   <si>
     <t>DISPONIBIZAÇÃO DE CURSOS PROFISSIONALIZANTES PARA TRABALAHADORES QUE ATUAM NA LIMPEZA DA CIDADE EM MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/831/327.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/831/327.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DO "PREVENÇAÕ DOMÉSTICA", COMO TEMA TRANSVERSAL NO CURRICULO BÁSICO DAS ESCOLAS MUNICIPAIS PÚBLICAS, NA CIDADE DE MARECHAL DEODORO/ALAGOAS.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/832/328.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/832/328.pdf</t>
   </si>
   <si>
     <t>COMPRA DE INSTRUMENTOS PARA AS FILARMÔNICAS DESTE MUNICÍPIO, ATRAVÉS DE DOAÇÃO EM DINHEIRO OU ATRAVÉS DA PROPRIA COMPRA DOS REFERIDOS INSTRUMENTOS MUSICAIS.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/833/329.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/833/329.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGOS PARA EMBARQUE E DESEMBARQUE DOS MOTOTAXISTAS NAS IMEDIAÇÕES DA BAIXA DA SAPA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Revisão na rede elétrica do loteamento Embenezer</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Drenagem e Pavimentação do Loteamento Sacra do Francês</t>
   </si>
   <si>
     <t>779</t>
   </si>
@@ -2328,506 +2328,506 @@
   <si>
     <t>Drenagem e Asfalto da rua Marquês de Tamandaré, no bairro Cidade Imperial</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>Vistoria da Secretaria Municipal de Infraestrutura no loteamento Trevo do Francês, exatamente na rua antes do lava-jato do Francês, sentido Marechal-Francês.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/907/nilson_cabecao_indicacao_345-1.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/907/nilson_cabecao_indicacao_345-1.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DE SERVIÇOS DE TERRA PLENAGEM NA RUA CAMPO GRANDE, LOCALIADA NO POVOADO DO MUCURI.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/908/nilson_cabecao_indicacao_346.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/908/nilson_cabecao_indicacao_346.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA CASA DE SÔPA NO POVOADO CRABEIRA</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/909/nilson_cabecao_indicacao_347.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/909/nilson_cabecao_indicacao_347.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE OBRAS DE TERRAPLENAGEM NA RUA LOCALIZADA ATRAS DO POSTO DE SAUDE DO POVOADO  CABREIRAS</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/910/nilson_cabecao_indicacao_348.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/910/nilson_cabecao_indicacao_348.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLENAGEM NA RUA QUE DÁ ACESSO A CRECHE LOCALIZADA NA QUADRA "M", NO RESIDENCIAL TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/911/nilson_cabecao_indicacao_349.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/911/nilson_cabecao_indicacao_349.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE CAPINA E PINTURA DE MEIO FIO NO POVOADO CABREIRAS.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/912/nilson_cabecao_indicacao_350.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/912/nilson_cabecao_indicacao_350.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTOS PARA MOTOTAXISTAS , NAS LOCALIDADES DO CONJUNTO JOSÉ DIAS (BAIXA DA SAPA), RUA DOS CAJUEIROS, REGIÕES DOS CANAIS E NA ENTRADA DO POVOADO DOS CABREIRAS.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/913/jorge_mello_indicacao_351.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/913/jorge_mello_indicacao_351.pdf</t>
   </si>
   <si>
     <t>REPARO E MANURENÇÃO DA CAIXA D'ÁGUA, LOCALIZADA NA VILA DOS PESCADORES, NO BAIRRO DO FRANCÊS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM TOTEM NAS PROXIMIDADES DO LOTEAMENTO NOVA MARECHAL E CONJUNTO JOSÉ DIAS, SINALIZANDO A ENTRADA DESTA CIDADE E DESEJANDO BOAS VINDAS, ASSIM COMO, INFORMANDO O NOSSO POTENCIAL TURISTICO, HISTÓRICO E CULTURAL.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/915/nelson_ned_indicacao_353.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/915/nelson_ned_indicacao_353.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E CORREÇÃO  DA PONTE DO RIO CATITA QUE LIGA O CENTRO  HISTORICO- AL 215 AO BAIRRO JOSÉ DIAS,</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/916/kia_deodorense_indicacao_354.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/916/kia_deodorense_indicacao_354.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLENAGEM NA RUA DO CAMPO GRANDE, LOCALIZADO NO POVOADO MUCURI.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/917/kia_deodorense_indicacao_355.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/917/kia_deodorense_indicacao_355.pdf</t>
   </si>
   <si>
     <t>RECAPIAMENTO E A PODA DAS ÁRVORES DA RUA DOS CAJUEIROS E DO MELÃO</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/765/32a_pauta_23_11_22.docx</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/765/32a_pauta_23_11_22.docx</t>
   </si>
   <si>
     <t>•	Moção de Pesar, de autoria da vereadora Ledice Cavalcante, à família de Maria José Costa da Silva, “Dona Nini”.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMILIA COSTA EM FUNÇÃO DO FALECIMENTO DA MATRIARCA DA REFERIDA FAMILIA.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EXTERNANDO VOTOS DE PESAR PELO FALECIMENTO DO SENHOR  OSSIRON DOS SANTOS.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/919/pesar_02_natan.docx</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/919/pesar_02_natan.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EXTERNANDO VOTOS DE PESAR PELO FALECIMENTO DO SR NATANAEL GAMA SOUTO “Natan”.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/920/pesar_03_hilda.docx</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/920/pesar_03_hilda.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EXTERNANDO VOTOS DE PESAR PELO FALEIMENTO DA  SENHORA HILDA DOS SANTOS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1360/luiza_monica_castro_teixeira.doc</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1360/luiza_monica_castro_teixeira.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMILIA DE SRª. LUIZA MÔNICA CASTRO TEIXEIRA.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/3557/mocao_de_pesar_03.2022.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/3557/mocao_de_pesar_03.2022.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE PESAR AOS FAMILIARES DO EX VEREADOR PAULINO LOPES PELO SEU FALECIMENTO</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1231/pl_06_22_jorge_auxilio_ambulantes.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1231/pl_06_22_jorge_auxilio_ambulantes.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS CONDIÇÕES PARA CONCEDER UM AUXÍLIO FINANCEIRO PARA OS AMBULANTES CADASTRADOS NA SECRETARIA DE TURISMO DE MARECHAL DEODOROO</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/658/pl_07_22_ledice_patrulha_maria_da_penha.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/658/pl_07_22_ledice_patrulha_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PATRULHA MUNICIPAL MARIA DA PENHA QUE TEM COMO OBJETO A PREVENÇÃO, MONITORAMENTO E ACOMPANHAMENTO DE MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/659/pl_08_22_marcelo_conscientizacao_do_tea_e_abril_azul.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/659/pl_08_22_marcelo_conscientizacao_do_tea_e_abril_azul.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSCIENTIZAÇÃO DO TRANSTORNO DO ESPECTRO AUTISTA E INSTITUI NO MUNICIPIO DE MARECHAL DEODORO - AL, O "ABRIL AZUL" COMO MÊS OFICIAL DA CONSCIENTIZAÇÃO AO TEA.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/660/pl_09_22_ledice_obrigatoriedade_de_informar_violencia_domestica.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/660/pl_09_22_ledice_obrigatoriedade_de_informar_violencia_domestica.pdf</t>
   </si>
   <si>
     <t>IMPÕE AOS CONDOMINIOS RESIDENCIAIS EDIFICADOS NESTE MUNICIPIO A OBRIGATORIEDADE DE COMUNICAR AOS ORGÂOS DE SEGURANÇA PÚBLICA, QUANDO HOUVER EM SEU INTERIOR A OCORRÊNCIA OU INDÍCIOS DE EPISÓDIOS DE VIOLÊNCIA DOMÉSTICA CONTRA MULHERES, CRIANÇA OU IDOSOS.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1234/pl_12_22_augusto_bilblioteca_municipal.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1234/pl_12_22_augusto_bilblioteca_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE BIBLIOTECA MUNICIPAL SEBASTIÃO GRANGEIRO NETO.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1235/pl_15_22_marcelo_auxilio_aos_musicos.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1235/pl_15_22_marcelo_auxilio_aos_musicos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAR O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO AOS MÚSICOS DE MARECHAL DEODORO NO PERÍODO DOS FESTEJOS JUNINOS DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/772/32a_pauta_23_11_22.docx</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/772/32a_pauta_23_11_22.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição dos cortes dos serviços de fornecimento de energia elétrica e abastecimento de água no município de Marechal Deodoro, nos finais de semana, vésperas de feriados e fora do horário comercial.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1239/pl_21_22_betinho_adote_uma_praca.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1239/pl_21_22_betinho_adote_uma_praca.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICPIO DE MARECHAL DEODORO/AL O PROGRAMAM "ADOTE UMA PRAÇÃ", ENVOLVENDO A ADOÇÃO DE ÁREAS VERDES E ÁREAS DE LAZER PÚBLICA POR PESSOAS FÍSICAS E ORGANIZAÇÕES PRIVADAS.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1242/pl_24_22_betinho_quebrando_o_silencio.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1242/pl_24_22_betinho_quebrando_o_silencio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA DO PROJETO  "QUEBRANDO O SILÊNCIO", DA IGREJA ADVENTISTA DO SETIMO DIA, NO MUNICIPIO DE MARECHAL DEODDORO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/762/32a_pauta_23_11_22.docx</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/762/32a_pauta_23_11_22.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a tramitação prioritária dos procedimentos e processos administrativos em que figure como parte, vítima de violência doméstica e familiar”.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>Dá denominação à rua localizada no povoado Cabreiras e adota outras providências”.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Vereador Paulinho do Francês - Concede Título Honorário de Marechal Deodoro a Srª Shirley Alves de Sant'Anna.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/753/pdl_02_22_paulinho_jorge_freitas.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/753/pdl_02_22_paulinho_jorge_freitas.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorário de Marechal Deodoro ao Sr Jorge Luiz de Freitas Consiglio.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/756/pd_03_22_ednaldo_titulo_jesse.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/756/pd_03_22_ednaldo_titulo_jesse.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário de Marechal Deodoro ao Sr JESSÉ JOSÉ PEREIRA DA SILVA e adota outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Honorário de Marechal Deodoro ao Sr Antonio Marques da Silva e adota outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/758/pd_05_22_ledice_comenda_nelson.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/758/pd_05_22_ledice_comenda_nelson.pdf</t>
   </si>
   <si>
     <t>Institui a Comenda Municipal do Merito cultural Nelson da Rabeca na cidade de Marechal Deodoro.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/840/pd_09_22_ledice_comenda_maria_luciene.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/840/pd_09_22_ledice_comenda_maria_luciene.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA MUNICIPAL DE HONRA AO MÉRITO A MARIA LUCIENE DE LIMA SANTOS, DESTINADA A HOMENAGEAR OS PROFISSIONAIS QUE ATUAM NA PREVENÇÃO, PROMOÇÃO E MANUTENÇÃO DA SAÚDE, NA CIDADE DE MARECHAL DEODORORO-AL.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/764/32a_pauta_23_11_22.docx</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/764/32a_pauta_23_11_22.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Marechal Deodoro e adota outras providências”.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/748/pl_49_2022_altera_a_1.358_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/748/pl_49_2022_altera_a_1.358_21.pdf</t>
   </si>
   <si>
     <t>Altera o Dispositivo da Lei Municipal nº 1.358/21 de  07 de Janeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>Altera dispositivos da lei Municipal nº 1.401, de 06 de outubro de 2021, que Cria o Programa Alimenta Marechal, voltado à complementação de renda das famílias carentes e adota outras providências”.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/761/32a_pauta_23_11_22.docx</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/761/32a_pauta_23_11_22.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a doar os bens móveis inservíveis e adota outras providências”.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/834/pl_54_22_executivo_refis_2022.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/834/pl_54_22_executivo_refis_2022.pdf</t>
   </si>
   <si>
     <t>Institui o REFIS, destinado a promover a regularização de débitos tributários municipais oriundos de lançamentos mediante notificações e Auto de infração e adota outras providências._x000D_
 _x000D_
 Projeto</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/835/55.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/835/55.pdf</t>
   </si>
   <si>
     <t>Institui ajuda de custo a ser fornecida aos Médicos participantes do Programam "Médicos pelo Brasil (PMPB),", revoga a Lei Municipal nº 1.280 de 14 de Junho de 2019, que autoriza o Poder Executivo municipal a conceder beneficios aos Médicos participantes do do referido Programa.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/836/56.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/836/56.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana do Bebê Mobilização Primeira Infância", no Municipio de Marechal Deodoro.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/837/57.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/837/57.pdf</t>
   </si>
   <si>
     <t>Institui o Codigo de Vigilância Sanitária do Municipio de Marechal Deodoro, revoga a Lei Municipal nº 1.039/2011, que estabelece a competência e atribuições do Poder Executivo para o desenvolvimento de ações em Vigilância Sanitária em Marechal Deodoro.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/838/58.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/838/58.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Taxa de Vigilância Sanitária de Marechal Deodoro.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/839/59.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/839/59.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 4º, VI, VII, VIII e IX d Lei Municipal 1.401, de 06 de Outubro de 2021, que institui o "Programa Municipal Alimenta Marechal".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3134,67 +3134,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/4/indicacao_002_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao_004_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao_005_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao_006_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_007_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_008_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao_009_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/490/010_22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/491/012_22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/492/013_22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/493/014_22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/494/015_22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/495/016_22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/497/019_22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/498/020_22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/499/021_22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/500/022_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/501/023_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/502/024_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/503/025_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/504/026_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/505/027_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/506/028_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/507/030_22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/508/031_22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/510/033_22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/514/038_22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/515/039_22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/516/040_22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/517/041_22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/518/047_22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/519/048_22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/520/050_22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/521/051_22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/522/055_22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/523/056_22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/524/057_22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/525/058_22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/526/059_22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/527/064_22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/528/065_22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/529/066_22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/530/067_22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/531/068_22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/532/069_22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/534/071_22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/535/072_22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/536/073_22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/537/074_22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/539/076_22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/540/077_22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/541/078_22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1024/80.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1025/81.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/542/082_22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/543/083_22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/544/084_22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/545/085_22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/546/086_22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/547/087_22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/548/088_22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/549/090_22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/550/091_22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/551/092_22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/553/094_22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1026/98.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1027/99.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/555/100_22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/556/101_22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/557/102_22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/560/105_22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/561/106_22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/562/107_22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/563/118_22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/564/119_22.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/565/120_22.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/566/121_22.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/567/122_22.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/568/123_22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/569/138_22.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/570/139_22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/571/140_22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/572/141_22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/573/142_22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/574/144_22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/575/145_22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/576/146_22.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/577/147_22.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/578/148_22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/579/149_22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/580/150_22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/581/151_22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/582/152_22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/583/153_22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/584/154_22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/585/155_22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/586/156_22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/587/157_22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1049/214.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/588/220_22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1055/240.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/589/249_22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/590/250_22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/591/251_22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/592/252_22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/593/253_22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/594/257_22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1056/266.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/595/268_22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/596/269_22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/597/270_22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/598/271_22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/599/272_22.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/600/273_22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/601/274_22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/602/275_22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/603/276_22.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/604/277_22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/605/278_22.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/606/279_22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/607/280_22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/608/281_22.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/609/283_22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/788/283_22.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/789/284.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/790/285.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/791/286.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/792/287.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/793/288.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/794/289.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/795/290.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/796/291.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/797/292.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/798/293.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/799/294.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/800/295.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/801/296.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/802/297.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/803/298.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/804/299.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/805/300.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/806/301.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/807/302.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/808/303.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/809/304.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/810/305.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/811/306.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/812/307.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/813/308.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/814/309.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/815/310.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/816/311.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/817/312.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/818/313.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/819/314.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/820/315.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/821/316.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/822/317.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/823/318.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/824/319.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/825/321.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/826/322.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/827/323.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/828/324.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/829/325.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/830/326.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/831/327.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/832/328.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/833/329.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/907/nilson_cabecao_indicacao_345-1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/908/nilson_cabecao_indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/909/nilson_cabecao_indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/910/nilson_cabecao_indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/911/nilson_cabecao_indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/912/nilson_cabecao_indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/913/jorge_mello_indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/915/nelson_ned_indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/916/kia_deodorense_indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/917/kia_deodorense_indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/765/32a_pauta_23_11_22.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/919/pesar_02_natan.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/920/pesar_03_hilda.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1360/luiza_monica_castro_teixeira.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/3557/mocao_de_pesar_03.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1231/pl_06_22_jorge_auxilio_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/658/pl_07_22_ledice_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/659/pl_08_22_marcelo_conscientizacao_do_tea_e_abril_azul.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/660/pl_09_22_ledice_obrigatoriedade_de_informar_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1234/pl_12_22_augusto_bilblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1235/pl_15_22_marcelo_auxilio_aos_musicos.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/772/32a_pauta_23_11_22.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1239/pl_21_22_betinho_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1242/pl_24_22_betinho_quebrando_o_silencio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/762/32a_pauta_23_11_22.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/753/pdl_02_22_paulinho_jorge_freitas.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/756/pd_03_22_ednaldo_titulo_jesse.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/758/pd_05_22_ledice_comenda_nelson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/840/pd_09_22_ledice_comenda_maria_luciene.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/764/32a_pauta_23_11_22.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/748/pl_49_2022_altera_a_1.358_21.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/761/32a_pauta_23_11_22.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/834/pl_54_22_executivo_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/835/55.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/836/56.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/837/57.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/838/58.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/839/59.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/4/indicacao_002_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao_004_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao_005_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao_006_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_007_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_008_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao_009_22_andre_bocao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/490/010_22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/491/012_22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/492/013_22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/493/014_22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/494/015_22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/495/016_22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/497/019_22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/498/020_22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/499/021_22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/500/022_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/501/023_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/502/024_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/503/025_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/504/026_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/505/027_22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/506/028_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/507/030_22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/508/031_22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/510/033_22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/514/038_22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/515/039_22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/516/040_22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/517/041_22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/518/047_22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/519/048_22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/520/050_22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/521/051_22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/522/055_22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/523/056_22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/524/057_22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/525/058_22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/526/059_22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/527/064_22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/528/065_22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/529/066_22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/530/067_22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/531/068_22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/532/069_22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/534/071_22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/535/072_22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/536/073_22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/537/074_22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/539/076_22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/540/077_22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/541/078_22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1024/80.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1025/81.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/542/082_22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/543/083_22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/544/084_22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/545/085_22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/546/086_22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/547/087_22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/548/088_22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/549/090_22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/550/091_22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/551/092_22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/553/094_22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1026/98.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1027/99.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/555/100_22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/556/101_22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/557/102_22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/560/105_22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/561/106_22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/562/107_22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/563/118_22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/564/119_22.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/565/120_22.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/566/121_22.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/567/122_22.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/568/123_22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/569/138_22.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/570/139_22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/571/140_22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/572/141_22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/573/142_22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/574/144_22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/575/145_22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/576/146_22.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/577/147_22.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/578/148_22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/579/149_22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/580/150_22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/581/151_22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/582/152_22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/583/153_22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/584/154_22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/585/155_22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/586/156_22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/587/157_22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1049/214.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/588/220_22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1055/240.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/589/249_22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/590/250_22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/591/251_22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/592/252_22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/593/253_22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/594/257_22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1056/266.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/595/268_22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/596/269_22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/597/270_22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/598/271_22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/599/272_22.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/600/273_22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/601/274_22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/602/275_22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/603/276_22.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/604/277_22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/605/278_22.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/606/279_22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/607/280_22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/608/281_22.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/609/283_22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/788/283_22.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/789/284.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/790/285.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/791/286.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/792/287.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/793/288.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/794/289.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/795/290.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/796/291.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/797/292.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/798/293.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/799/294.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/800/295.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/801/296.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/802/297.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/803/298.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/804/299.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/805/300.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/806/301.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/807/302.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/808/303.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/809/304.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/810/305.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/811/306.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/812/307.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/813/308.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/814/309.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/815/310.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/816/311.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/817/312.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/818/313.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/819/314.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/820/315.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/821/316.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/822/317.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/823/318.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/824/319.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/825/321.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/826/322.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/827/323.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/828/324.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/829/325.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/830/326.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/831/327.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/832/328.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/833/329.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/907/nilson_cabecao_indicacao_345-1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/908/nilson_cabecao_indicacao_346.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/909/nilson_cabecao_indicacao_347.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/910/nilson_cabecao_indicacao_348.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/911/nilson_cabecao_indicacao_349.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/912/nilson_cabecao_indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/913/jorge_mello_indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/915/nelson_ned_indicacao_353.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/916/kia_deodorense_indicacao_354.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/917/kia_deodorense_indicacao_355.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/765/32a_pauta_23_11_22.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/919/pesar_02_natan.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/920/pesar_03_hilda.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1360/luiza_monica_castro_teixeira.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/3557/mocao_de_pesar_03.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1231/pl_06_22_jorge_auxilio_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/658/pl_07_22_ledice_patrulha_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/659/pl_08_22_marcelo_conscientizacao_do_tea_e_abril_azul.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/660/pl_09_22_ledice_obrigatoriedade_de_informar_violencia_domestica.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1234/pl_12_22_augusto_bilblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1235/pl_15_22_marcelo_auxilio_aos_musicos.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/772/32a_pauta_23_11_22.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1239/pl_21_22_betinho_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1242/pl_24_22_betinho_quebrando_o_silencio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/762/32a_pauta_23_11_22.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/753/pdl_02_22_paulinho_jorge_freitas.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/756/pd_03_22_ednaldo_titulo_jesse.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/758/pd_05_22_ledice_comenda_nelson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/840/pd_09_22_ledice_comenda_maria_luciene.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/764/32a_pauta_23_11_22.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/748/pl_49_2022_altera_a_1.358_21.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/761/32a_pauta_23_11_22.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/834/pl_54_22_executivo_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/835/55.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/836/56.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/837/57.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/838/58.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/839/59.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>