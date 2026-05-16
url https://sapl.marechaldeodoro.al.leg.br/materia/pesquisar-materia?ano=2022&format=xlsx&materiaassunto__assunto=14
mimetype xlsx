--- v0 (2026-02-07)
+++ v1 (2026-05-16)
@@ -54,153 +54,153 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1059/pl_15_anexo_15_merged.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1059/pl_15_anexo_15_merged.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO AOS MUSICOS DE MARECHAL DEODORO NO PERIODO DOS FESTEJOS JUNINOS DE 2022.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/728/camscanner_02-10-2022_11.06_1.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/728/camscanner_02-10-2022_11.06_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Sub-Rogação dos débitos de usuários, junto ao Serviço Autônomo de Água e Esgoto do Municipio de Marechal Deodoro - SAAE, e adota outras providências.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/729/pl_05_22_executivo__auxilio_aos_musicos.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/729/pl_05_22_executivo__auxilio_aos_musicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxilio aos músicos deodorenses no período de carnaval de 2022, e adota outras providencias.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>Fixa o valor para pagamento de obrigação de pequeno valor - RPV, decorrentes de decisões judiciais, nos termos do Art. 100, parágrafo 3º e 4º da Constituição Federal, revoga a Lei Municipal 1.1/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Altera e Revoga dispositivos da Lei nº 1.358 de 07 de janeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/736/pl_microempresas.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/736/pl_microempresas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1148/2015, que trata da Microempresa, Empresa de Pequeno Porte e Microempreendedor Individual e adota outras providências.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/741/pl_31_22_executivo_programa_retomada_do_crescimento_deodorense.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/741/pl_31_22_executivo_programa_retomada_do_crescimento_deodorense.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Retomada do Crescimento Deodorense, destnado a Atenuação das contigencias econômicas decorrente do estado de emergencia de que trata o Decreto municipal nº 21 de 25 de Maio de 2022.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/743/pl_38_22_executivo_acrescenta_dispositivos_a_1.388_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/743/pl_38_22_executivo_acrescenta_dispositivos_a_1.388_21.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei 1388/21, de 29 de julho de 2021, que trata da concessão de incentivos à instalação de empreendimentos industriais, comerciais e de serviços, no Município de Marechal Deodoro.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/750/pl_52_2022_altera_a_1.216.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/750/pl_52_2022_altera_a_1.216.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSITIVOS DA LEI 1.216 DE 29  DE SETEMBRO DE 2017 E ADOTA OUTRAS  PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -507,67 +507,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1059/pl_15_anexo_15_merged.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/728/camscanner_02-10-2022_11.06_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/729/pl_05_22_executivo__auxilio_aos_musicos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/736/pl_microempresas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/741/pl_31_22_executivo_programa_retomada_do_crescimento_deodorense.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/743/pl_38_22_executivo_acrescenta_dispositivos_a_1.388_21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/750/pl_52_2022_altera_a_1.216.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1059/pl_15_anexo_15_merged.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/728/camscanner_02-10-2022_11.06_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/729/pl_05_22_executivo__auxilio_aos_musicos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/736/pl_microempresas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/741/pl_31_22_executivo_programa_retomada_do_crescimento_deodorense.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/743/pl_38_22_executivo_acrescenta_dispositivos_a_1.388_21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/750/pl_52_2022_altera_a_1.216.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="198.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>