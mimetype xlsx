--- v0 (2026-02-06)
+++ v1 (2026-05-16)
@@ -54,144 +54,144 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1033/129.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1033/129.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM DE CONGRATULAÇÃOES ASO SERVIDORES PÚBLICOS POR SEUS SERVIÇOS PRESTADOS AS MUNICÍPIO, NO ANO DE INICIO DE SUA APOSENTADORIA.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1232/pl_10_22_jorge_nome_rua_jose_balbino.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1232/pl_10_22_jorge_nome_rua_jose_balbino.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA EM PROJETO (ANEXO I), LOCALIZADA EM ÁREA NO BAIRRO DO MANGUINHO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1233/pl_11_22_andre_victor_rua_zd_cunha.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1233/pl_11_22_andre_victor_rua_zd_cunha.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ORLA ZEDÊ ROCHA DA CUNHA, À IORLA LAGUNAR NA MASSAGUEIRA, NO MUNICICIPIO DE  MARECHAL DEODORO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ANDRÉ BOCÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1236/pl_16_22_andre_nome_quadra_lucas.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1236/pl_16_22_andre_nome_quadra_lucas.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A QUADRA POLIESPORTIVA LOCALIZADA NA ESCOLA MUNICIPAL DONA MARIA DE ARAÚJO LOBO BAIRRO DE TAPERAGUÁ, DE QUADRA POLIESPORTIVA LUCAS ROBERTO GOMES DE OLIVEIRA E ADOTRA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1238/pl_19_22_andre_campo_joao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1238/pl_19_22_andre_campo_joao.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO CAMPO DE FUTEBOL LOCALIZADO NO LOTEAMENTO SONHO DE ÍCARO , BAIRRO POVOADO PEDRAS, DE CAMPO DE FUTEBOL JOÃO LUCAS DOS SANTOS  E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1241/pl_23_22_betinho_rua_antonio_rijo.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1241/pl_23_22_betinho_rua_antonio_rijo.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA ANTÔNIO RIJO DE CARVALHO, NA BARRA NOVA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1240/pl_22_22_betinho_rua_alan.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1240/pl_22_22_betinho_rua_alan.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA ALAN DE CARVALHO FONTAN, NA BARRA NOVA , E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -498,67 +498,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1033/129.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1232/pl_10_22_jorge_nome_rua_jose_balbino.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1233/pl_11_22_andre_victor_rua_zd_cunha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1236/pl_16_22_andre_nome_quadra_lucas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1238/pl_19_22_andre_campo_joao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1241/pl_23_22_betinho_rua_antonio_rijo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1240/pl_22_22_betinho_rua_alan.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1033/129.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1232/pl_10_22_jorge_nome_rua_jose_balbino.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1233/pl_11_22_andre_victor_rua_zd_cunha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1236/pl_16_22_andre_nome_quadra_lucas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1238/pl_19_22_andre_campo_joao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1241/pl_23_22_betinho_rua_antonio_rijo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2022/1240/pl_22_22_betinho_rua_alan.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="212.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>