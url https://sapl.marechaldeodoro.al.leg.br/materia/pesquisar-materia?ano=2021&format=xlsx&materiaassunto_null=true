--- v0 (2025-10-27)
+++ v1 (2026-06-11)
@@ -54,4094 +54,4094 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PARAÇA COM PLAYGROUND E QUADRA DE AREIA NA AREA VERDE , NO FINAL DA RUA JOSEFA CARVALHO SOARES (CONDOMINIO ROMANOS), POVOADO DE SANTA RITA</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/14/002_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/14/002_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA DO BUFÁLO E DAS RUAS TRANVERSAIS E BECOS QUE FICAM LOCALIZADOS NA PARTE DE TRÁS DO MANGUEIRA NO POVOADO SANTA RITA.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/15/003_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/15/003_21.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DA ORLA LAGUNAR DO POVOADO SANTA RITA, COM ACADEMIA AO AR LIVRE, ASSENTOS, ESTACIONAMENTO PARA VEICULOS, BICICLETÁRIO, PORTO COM RAMPA PARA OS PESCADORES E EMBARCAÇÕES, QUADRAS DE AREIA, BRINQUEDOS INFANTIS, CICLOVIAS E BANHEIROS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA ESTRADA QUE LIGA A RUA ADELINA CARVALHO NETO AO BAR E RESTAURANTE PARADA OBRIGATÓRIA NO POVOADO SANTA RITA.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/17/005_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/17/005_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM DE ÁGUAS PLUVIAIS NAS RUAS: JOSEFA SOARES DE CARVALHO, RAMOM LIMA, ADELINA DE CARVALHO MELO E RUA DO BUFÁLO LOCALIZADAS NO POVOADO SANTA RITA.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/18/006_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/18/006_21.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO BÁSICO DE TODA A ILHA DE SANTA RITA, MASSAGUEIRA E BARRA NOVA.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/19/007_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/19/007_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO DRIVE DA FRUTA NO RECANTO DA ILHA.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/20/008_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/20/008_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ATENDIMENTO DOS ORGÃO: SAAE, TRIBUTOS E PM NA BARRA NOVA.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/21/009_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/21/009_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NA MASSAGUEIRA DE BAIXO COM QUADRA DE ESPORTES.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/22/010_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/22/010_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CENTRO ESPORTIVO NA MASSAGUEIRA COM DENOMINAÇÃO DE VILA OLIMPICA DEODORENSE</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/23/011_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/23/011_21.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA DRENAGEM E PAVIMENTAÇÃO DOS POVOADOS RIACHO E RIBEIRA.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/24/012_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/24/012_21.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE DRENAGEM E PAVIMENTAÇÃO DOS POVOADOS BROMA E BICA DA PEDRA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/25/013_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/25/013_21.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA CRECHE NUCLEO DE EDUCAÇÃO EDNALMA TEXEIRA, LOCAIZADA NA BARRA NOVA  PARA CONSTRUÇÃO DE UM BERÇÁRIO E  CONSTRUÇÃO DE UMA CRECHE COM BERÇÁRIO NO CENTRO DA CIDADE DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/26/014_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/26/014_21.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA DRENAGEM E PAVIMENTAÇÃO DO LOGRADOURO CONHECIDO COMO RUA DO BAR DA DALVA, LOCALIZADO NO POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/27/015_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/27/015_21.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA DRENAGEM E PAVIMENTAÇÃO DA RUA AFRANIO LOPES NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/28/016_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/28/016_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PONTO DE APOIO COM ACESSO A LAGOA PARA OS PESCADORES NO POVOADO DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/29/017_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/29/017_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM  INSTITUTO DE REABILITAÇÃO DE DEPENDENTES QUIMICOS OU FIRMAR CONVÊNIO COM INSTITUTOS OU CLINICAS PARA O REFERIDO TRATAMENTO.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/30/018_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/30/018_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA COMUNITÁRIA NO POVOADO DE BARRA NOVA</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/31/019_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/31/019_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA COMUNITÁRIA NO POVOADO DE MASSAGUEIRA.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/32/020_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/32/020_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LAVANDERIA COMUNITÁRIA N POVOADO RIACHO VELHO.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/33/021_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/33/021_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NA RUA DO SOL NO POVOADO DA BARRA NOVA, COM ESTACIONAMENTO, INSTALAÇÃO DE PARQUE INFANTIL E CONSTRUÇÃO DE QUIOSQUES PADRONIUZADOS PARA OS EMPREENDEDORES DA REGIÃO.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/34/022_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/34/022_21.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO E INSTALAÇÃO DE PLACAS DE TRANSITO NOS POVOADOS DE MASSAGUEIRA, BARRA NOVA E SANTA RITA.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/35/023_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/35/023_21.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DO ARQUIVO PÚBLICO E DA BIBLIOTECA MUNICIPAL NO ANTIGO PRÉDIO , ONDE FUNCIONAVA O FORUM.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/36/024_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/36/024_21.pdf</t>
   </si>
   <si>
     <t>OFICIALIZAÇÃO DOS NOMES E PADRONIZAÇÃO DOS NUMEROS DAS RUAS  NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/37/025_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/37/025_21.pdf</t>
   </si>
   <si>
     <t>OFICIALIZAÇÃO DOS NOMES E PADRONIZAÇÃO DOS NUMEROS DAS RUAS NO POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO CEMITÉRIO PÚBLICO DO POVOADO DA BARRRA NOVA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/39/027_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/39/027_21.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO CEMITÉRIO PUBLICO NO POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DOS LOGRADOUROS CONHECIDOS COMO RUA DOS CAJUEIROS E BAR DA DONA DALVA, LOCALIZADOS NO POVOADO MASSAGUEIRIA</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/41/029_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/41/029_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA AVENIDA CATUÇABA I, LOCALIZADA NO POVOADO DA BARRA NOVA.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA ALTO DA RUA NOVA, LOCALIZADA NO POVOADO DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/43/031_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/43/031_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA CARLOS DUARTE, LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/44/032_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/44/032_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA DOZE , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA DA PAZ , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/46/035_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/46/035_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA E TRAVESSA SANTA LUZIA , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/47/037_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/47/037_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA JOSE MATIAS , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA LUIZ FLORÊNCIO DA SILVA, LOTEAMENTO NA CIDADAE DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/49/039_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/49/039_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA JOSINA RODRIGUES , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/50/040_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/50/040_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA OITO , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA LUIZ DUDA CALADO , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA ONZE , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/53/043_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/53/043_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA QUE DÁ ACESSO A CRECHE OTÁVIO TEI XEIRA , LOCALIZADA NO POVOADO DE SANTA RITA.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA SIRIBA , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA PRIMAVERA , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA SÃO JORGE , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/58/048_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/58/048_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA SÃO PEDRO , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA VALENTIM DE CASTRO , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/60/050_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/60/050_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA GUSTAVO SIMÕES , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/61/051_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/61/051_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA TRAVESSA SÃO NUNCA , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/62/052_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/62/052_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA TRAVESSA SARGENTO JOSÉ PEDRO DA SILVA , LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DO LOGRADOURO CONHECIDO COMO RUA DO CAJUEIRO , LOCALIZADA NO POVOADO DE MASSAGUEIRA.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/64/054_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/64/054_21.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/65/055_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/65/055_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SEGURANÇA ROTATIVA E INTALAÇÃO DE POSTO POLICIAL NO POVOADO DA BARRA NOVA.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/66/056_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/66/056_21.pdf</t>
   </si>
   <si>
     <t>REDUÇÃO DE VALORES E ALÍCOTAS DO CUSTEIO D EILUMINAÇÃO PÚBLICA -CIP ( REDUZINDO A TAXA DE ILUMINAÇÃO PÚBLICA)</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/67/057_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/67/057_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO DA POEIRA</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/68/058_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/68/058_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS RAMPAS PÚBLICAS DE ACESSO PARA A LAGOA PARA EMBARCAÇÕES NA ORLA LAGUNAR DA BARRA NOVA, EM FRENTE  O CONDOMINIO VISTA DA LAGOA  E EM FRENTE A RUA CARLOS DUARTE.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_060_22_yuri_cortez.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_060_22_yuri_cortez.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SANITÁRIOS E QUIOSQUES PADRONIZADOS NA VILA DO ESPORTE NA PRAÇA SIRIBA E TAMBÉM NA PRAÇA PADRE SILVESTRE LOCALIZADAS NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/69/062_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/69/062_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA BALANÇA DE PESCADOS NO TERRENO EM FRENTE A ASSOCIAÇÃO DAS ARTESÃS NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>ANDRÉ BOCÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/70/065_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/70/065_21.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE TERRAPLENAGEM E PAVIMENTAÇÃO DA LADEIRA LOCALIZADA ATRAS DA ESCOLA  EDVAL LEMOS, LOCALIZADA NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/71/066_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/71/066_21.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA GRATUITO DE CIRURGIA DE LAQUEADURA E VASECTOMIA.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/72/067_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/72/067_21.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO DE SUBSTITUIÇÃO DE LÃMPADA E REVISÃO DA REDE ELETRICA NO BAIRRO  CAJAZEIRAS, LOCALIZADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/73/068_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/73/068_21.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DA PAVIMENTAÇÃO ALSFALTICA OU EM PARARELO DO ANEL VIÁRIO QUE VAI DO LOTEAMENTO CIDADE IMPERIAL ATÉ O POVOADO CABREIRAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/74/069_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/74/069_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM NOVO POLO INDUSTRIAL NA REGIÃO PROXIMA AOS CONJUNTOS HABITACIONAIS TERRA DA ESPERANÇA E GISLENE MATEUS, LOCALIZADOS NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/75/070_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/75/070_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CENTRAL DE VELORIO NO POVOADO DA MASSAGUEIRA</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/76/071_22.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/76/071_22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO POVOADO DA MASSAGUEIRA</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>MARCELO MORINGA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/77/072_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/77/072_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO RESIDENCIAL , RECANTO DA ILHA NO POVOADO DA BARRA NOVA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/78/073_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/78/073_21.pdf</t>
   </si>
   <si>
     <t>RECAPIAMENTO ALFALTICO DA AVENIDA  PRINCIPAL LOCALIZADA NO RESDENCIAL DENISSON AMORIM</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/79/074_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/79/074_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO CIRURGICO COM UTI NA MATERNIDADE IMACULADA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/80/075_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/80/075_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA SÃO FRANCISCO NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/81/076_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/81/076_21.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFALTICO EM TODO O CONJUNTO HABITACIONAL GISLENE MATEUS, MAIS PRECISAMENTE NA LOCALIDADE CONHECIDA COMO "AS NOVENTAS".</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/82/077_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/82/077_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA, UMA ACADEMIA AO AR LIVRE E UMA PRAÇA DE LASER COM ACESSO A WIFI, NO BAIRRO DA VILA ALTINA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/83/078_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/83/078_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCADARIAS E RAMPAS COM ACESSIBILIDADE A PORTADORES DE DEFICIÊNCIA FISICA NOS PRINCIPAIS ACESSOS DA PRAIA DO SACO,  NO POVOADO MASSAGUEIRA DE BAIXO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/84/079_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/84/079_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PONTO DE ONIBUS COM ACESSO A DEFICIENTES FISÍCOS, NAS PROXIMIDADAES DA RODOVIA EDVAL LEMOS, BAIRRO DA TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/85/080_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/85/080_21.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM PONTOS DE ONIBUS NA AVENIDA PRINCIPAL DA PRAIA DO FRACÊS ( AVENIDA CARAVELAS), COM O NOVO PADRÃO ADOTADO PELO MUNICIPIO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/86/081_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/86/081_21.pdf</t>
   </si>
   <si>
     <t>OFERTA DE CURSOS PROFISSIONALIZANTES NA AREA INDUSTRIAL E NO TURISMO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/88/082_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/88/082_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PONTO DE ONIBUS NO RESIDENCIAL DENISON AMORIM</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/89/083_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/89/083_21.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO, MODERNIZAÇÃO E COBERTURA DO PÁTIO DA FEIRA LIVRE</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/90/084_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/90/084_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM TERMINAL DE ONIBUS NO POVOADO TUQUANDUBA, PROXÍMO AO ARRUADO DOS SANTOS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/91/086_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/91/086_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA GENOVEVA, NA PRAIA  DO FRANCÊS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/92/087_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/92/087_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA JOSÉ LEORDINO CAMPOS NO POVOADO DA BARRA NOVA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA, UMA ACADEMIA AO AR LIVRE E UMA PRAÇA DE LAZER COM INTERNET WIFI NO POVOADO DA TUQUANDUBA.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/94/089_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/94/089_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM TERMINAL TURISTICO NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/95/090_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/95/090_21.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLENAGEM NAS RUAS DO LOTEAMENTO VELEIRO DO FRANÇÊS,LOCALIZADO NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/96/091_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/96/091_21.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE MUTIRÃO DE LIMPEZA NO CONJUNTO RESIDENCIAL DENISSON AMORIM.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/97/092_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/97/092_21.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LÂMPADAS E MELHORIAS NA ILUMINAÇÃO DA VIA QUE DÁ ACESSO A LOCALIDADE DO RIACHO VELHO.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/98/093_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/98/093_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DE RUAS NO LOTEAMENTO BUZIOS DO FRANCÊS, LOCALIZADO NAS PROXIMIDADES DO TREVO DA USINA.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/99/094_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/99/094_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUAS  DO LOTEMENTO ENCONTRO DO MAR, LOCALIZADO NO FRANCÊS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/100/095_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/100/095_21.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TERRAPLENAGEM NAS RUAS DO LOTEAMENTO CIDADE IMPERIAL, LOCALIZADO NO POVOADO PEDRAS</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/101/096_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/101/096_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA, NO TERRENO LOCALIZADO EM FRENTE A ACADEMIA GK, NA RUA MUCIO AMORIM NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>EDNALDO ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/102/097_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/102/097_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE QUEBRA MOLAS NA RUA JERUSALÉM LOCALIZADA NO POVOADO DE MASSAGUEIRA.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/103/098_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/103/098_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE QUEBRA-MOLAS NA RUA SÃO VICENTE NO POVOADO DA MASSAGUEIRA</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/104/101_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/104/101_21.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UMA NOVA AREA PARA FUNCIONAMENTO DO COMÉRCIO DO ARTESANATAO DA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/105/102_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/105/102_21.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UM PROJETO DE REVITALIZAÇÃO DE TODA A AREA QUE MARGEIA A RODOVIA AL 215, TRECHO PROXÍMO AO LOTEAMENTO TERRA DOS MARECHAIS LOCALIZADO NA REGIÃO DA BAIXA DA SAPA.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/106/103_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/106/103_21.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA HENRIQUE COSTA NO BAIRRO DE TAPERAGUÁ.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>NELSON NED</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/107/104_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/107/104_21.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM DE TODAS AS TRANSVERSAIS DO LOTEAMENTO PRIMAVERA, LOCALIZADO NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/108/105_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/108/105_21.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM DE TODAS AS TRANSVERSAIS DO LOTEAMENTO VELEIRO DO FRANCÊS, LOCALIZADO NO POVOADO FRANCÊS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/109/107_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/109/107_21.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CONTAINERS NA RUA PRINCIPAL DO CONJUNTO RESIDENCIAL DENISSON AMORIM. NA LOCALIDADE PEDRA.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/110/108_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/110/108_21.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CONTAINERS NAS PROXIMIDADAES DO IFAL, NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/111/109_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/111/109_21.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO E PAVIMENTAÇÃO DA RUA PLANALTO DAS MANGUEIRAS, LOCALIZADA NO LOTEAMENTO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/112/110_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/112/110_21.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO SISTEMA DE SANEAMENTO BÁSICO DOS LOTEAMENTOS SÃO JOSÉ E CAJAZEIRAS, LOCALIZADOS NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA REDE DE SANEAMNETO BÁSICO DA AVENIDA SÃO JOSÉ , LOCALIZADA NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/114/112_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/114/112_21.pdf</t>
   </si>
   <si>
     <t>SOLUÇÃO URGENTE DO PROBLEMA DA FALTA D'ÀGUA NOS POVOADOS MASSAGUEIRA DE BAIXO E PRAIA DO SACO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/115/113_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/115/113_21.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES A RESPEITO DA FALTA DE MEDICAMENTOS NO AMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/117/115_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/117/115_21.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM NA RUA PRINCIPAL E SUAS RESPECTIVAS TRANSVERSAIS DO LOTEAMENTO PLANICIE DO FRANÇÊS, LOCALIZADOS NO BAIRRO DA PEDRAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/118/116_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/118/116_21.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM NA LOCALIDADE ILHA DAS COBRAS, SITUADA NO POVOADO CABREIRAS</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ALFALTICA DA RUA DO SINDPOL, LOCALIZADA NO BAIRRO DAS PEDRAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>JÚNIOR LOPES</t>
   </si>
   <si>
     <t>REFORMA DO MIRANTE DONA TEREZINHA, LOCALIZADO NA LADEIRA TENENTE JOSÉ TOMÉ, NO BAIRRO DO CENTRO.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/121/119_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/121/119_21.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA DO TRECHO COMPREENDIDO ENTRE O POVOADO CAMPO GRANDE E O POVOADO MORROS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO POVOADO MUCURI.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/123/121_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/123/121_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM MURO DE CONTENÇÃO NA BARREIRA DA LADEIRA TENENTE JOSÉ TOMÉ, NO BAIRRO DO CENTRO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/124/122_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/124/122_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DAS RUAS DAVI COSTA E VEREADOR EVERALDO LOPES.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/125/123_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/125/123_21.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA SÃO VICENTE NO POVOADO DE MASSAGUEIRA.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/126/124_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/126/124_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUEBRA-MOLAS NAS RUAS DO LOTEAMENTO SÃO JOSÉ, NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/127/127_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/127/127_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE E UM POSTO DE SAÚDE NO POVOADO MUCURI.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/128/128_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/128/128_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA CELIDÔNIA DE OLIVEIRA, NO POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA QUADRA DE ESPORTE, PRAÇA E DAS RUAS DO CONJUNTO HABITACIONAL RECANTO DA ILHA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/130/130_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/130/130_21.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O CUMPRIMENTO DO ACORDO CELEBRADO ENTRE O MUNICIPIO E OS GUARDAS MUNICIPAIS, OS QUAIS DEVEM SER ENQUADRADOS DE ACORDO COM A TABELA VERTICAL DO PCC DA CATEGORIA.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/131/132_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/131/132_21.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA PARA ERRADICAR AS CASAS DE TAIPAS NO AMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/132/133_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/132/133_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LOMBADAS NA VIA PRINCIPAL DA QUADRA "A" DO CONJUNTO RESIDENCIAL DENISSON AMORIM, LOCALIZADO NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/133/134_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/133/134_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO ENSINO BILÍNGUE NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/134/135_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/134/135_21.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CÂMERAS DE SEGURANÇA OU CONTRATAÇÃO DE SERVIÇO DE SEGURANÇA ARMADA PARA O DRIVE DA COCADA, LOCALIZADO ÁS MARGENS DA RODOVIA AL 101-SUL, MASSAGUEIRA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/135/136_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/135/136_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA ESTRADA E  CONSTRUÇÃO DA ESCADARIA QUE DÁ ACESSO AO MONTE DAS ORAÇÕES, ALÉM DA  CONSTRUÇÃO DO DECK NO ALTO DO MONTE, ILUMINAÇÃOADEUAADA A INFRAESTRUTURA DO LOCAL.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/136/137_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/136/137_21.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE 02 CONTAINERS DE LIXO NO CONJUNTO ERICK FERRAZ.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/137/138_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/137/138_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PONTO DE ABRIGO PARA OS MOTOTAXISTAS NO TREVO DA TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/138/140_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/138/140_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA GUAIAMUM, LOCALIZADA NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/139/141_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/139/141_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA TAINHA, LOCALIZADA NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/140/142_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/140/142_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA CAMARÃO, LOCALIZADA NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/141/143_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/141/143_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 01 CRECHE E DE UMA PRAÇA NO POVOADO CABREIRAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/142/144_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/142/144_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 02 QUIOSQUES E BANHEIROS PÚBLICO NA QUADRA CENTRAL DO CONJUNTO DA TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/143/145_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/143/145_21.pdf</t>
   </si>
   <si>
     <t>CAMPO DE FUTEBOL NO CONJUNTO TERERA DA ESPERANÇA</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/144/147_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/144/147_21.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO CALÇAMENTO E A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA DO LOTEAMENTO SÃO JORGE, BAIRRO DA ESTIVA E RETITIRADA DOS ENTULHOS ESPALHADOS PELA REFERIDA RUA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/145/148_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/145/148_21.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO LIXO NA RUA DOS CAJUEIROS, NA QUADRA C, TERCEIRA TRAVAESSA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/146/149_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/146/149_21.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS JUNTO A SUPERINTENDENCIA MUNICIPAL DE TRANSPORTE E TRANSITO CONTRA OS TAXISTAS PIRATAS , ORIUNDOS DE MACEIO, QUE VEM PREJUDICANDO OS TAXISTAS DEODOERENSES.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/147/150_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/147/150_21.pdf</t>
   </si>
   <si>
     <t>ORDENAMENTO DO TRÂNSITO ENTRE A RUA LADISLAU NETOE A LADEIRA DA MATERNIDADE DO SAAE.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/148/151_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/148/151_21.pdf</t>
   </si>
   <si>
     <t>UTILIZAÇÃO DO ESPAÇO TETEIA, NO CONJUNTO MUTIRÃO PARA QUE OS JOVENS DA REGIÃO POSSAM UTILIZA-LO PARA PRATICA DE ESPORTE.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/149/152_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/149/152_21.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS JUNTO A SMTT PARA IMPLANTAÇÃO DE SINALIZAÇÃO SEMÁFORICA E FAIXA DE PEDESTRE NA RUA DOS CAJUEIROS EM FRENTE A IGREJA UNIVERSAL.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>PROVIDENCIAS JUNTO A SMTT PARA A  INSTALAÇÃO DE UM QUEBRA-MOLAS NO TRECHO DA PRAIA DO FRANCÊS COMPREENDIDO ENTRE O RESTAURANTE DO FERA E O SUPERMERCADO COMPRE SEMPRE.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/151/155_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/151/155_21.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DA ORLA LAGUNAR NA MASSAGUEIRA DE BAIXO, COM ACADEMIA AO AR LIVRE E INSTALAÇÃO DE PARQUE INFANTIL.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/152/156_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/152/156_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA COLOCAÇÃO DE QUEBRA-MOLAS NA RUA MARINITA DE GOUVEIA(EM FRENTE A ESCOLA PETRONILA), NO POVOADO DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DO CRUZAMENTO ATRAVÉS DA SMTT PARA SINALIZAR O CRUZAMENTO DA RUA JUVINO ALVES DA ROCHA, NO POVOADO DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/154/158_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/154/158_21.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA DO LIVRAMENTO, NO POVOADO DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/155/159_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/155/159_21.pdf</t>
   </si>
   <si>
     <t>REFORMA DA CAPELA DE SÃO JOSÉ, NO POVOADO MORROS EM MASSAGUEIRA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/156/160_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/156/160_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PASSAGEM DE  NÍVEL NA ENTRADA DA MASSAGUEIRA NA AL 101 SUL.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>PASSAGEM DE NÍVEL NA AL 101 SUL, NA ENTRADA DA BARRA NOVA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/158/162_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/158/162_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE ENTRE OS POVOADOS DA TUQUANDUBA E MANGUINHOS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/159/163_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/159/163_21.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NA RUA ARAXA, LOCALIZADO NO BAIRRO DE  TAPERAGUA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>JORGE MELLO</t>
   </si>
   <si>
     <t>RETOMADA IMEDIATA DAS OBRAS DE PAVIMENTAÇÃO DA LADEIRA NA LOCALIDADE  MANGUINHOS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/161/166_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/161/166_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DAS RUAS DOS ANJOS E XAREU, LOCALIZADAS NA BARRA NOVA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/162/168_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/162/168_21.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO NO LOTEAMENTO BUZIOS DO FRANCÊS, LOCALIZADO NO BAIRRO DE TAPERAGUÁ.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/163/170_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/163/170_21.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DE OBRAS DE TERRAPLENAGEM E PAVIMENTAÇÃO NA RUA RECANTO DO MEU REI, LOCALIZADA NAS IMEDIAÇÕES DA LOCALIDADE RECANTO DA ILHA(JACARÉ), POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/164/171_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/164/171_21.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO NA RUA RECANTO DO MEU REI, LOCALIZADA NAS IMEDIAÇÕES DA LOCALIDADE RECANTO DA ILHA(JACARÉ), POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/165/172_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/165/172_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUEBRA-MOLAS NA QUADRA "D" EM FRENTE A QUADRA "F", PROXÍMA A IGREJA PASTOR TOCHA, NA TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/166/173_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/166/173_21.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA ORLA DA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>REVITALIZAÇÃODA PRAÇA E QUADRA NA TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA CENTRAL DO CONJUNTO GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/169/177_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/169/177_21.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO NO CONJUNTO ELDORADO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/170/178_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/170/178_21.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO ESPAÇO COCADA E CULTURA.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/171/179_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/171/179_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUEBRA-MOLAS NA ENTRADA DO CONJUNTO GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/172/180_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/172/180_21.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS DO TRANSBORDAMENTO DA CAIXA DE ESGOTO DA PRAINHA NA BARRA NOVA.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/173/181_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/173/181_21.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA OBRA DO ALFALTO NA VILA NAS LOCALIDADES DE  MALHADA E CABREIRAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/174/182_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/174/182_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM GINÁSIO COBERTO COM SALAS DE INFORMATICA, AO LADO DA CRECHE LOCALIZADA NA TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/175/183_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/175/183_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGO DE PASSAGEIROS , LOCALIZADO NO PONTO DE ONIBUS DA AL 215, NA ENTRADA DO SINDPOL.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/176/184_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/176/184_21.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO E MANUTENÇÃO DE TODAS AS GALERIAS PLUVIAIS LOCALIZADAS NA BARRA NOVA, PROXÍMO AO DEPOSITO  DO TICO, E TAMBÉM NA  RUA DA ESTIVA PRINCIPALMENTE PROXÍMO DO BAR DO SUCO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/177/185_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/177/185_21.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA OBRA DE  REFORMA DA CACIMBA DE FORA, LOCALIZADA NA AVENIDA SÃO JOSÉ NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>SANEAMENTO E PAVIMENTAÇÃO DA RUA BOSQUE DA MASSAGUEIRA I E III, LOCALIZADOS NA MASSAGUEIRA DE CIMA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/179/187_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/179/187_21.pdf</t>
   </si>
   <si>
     <t>REVISÃO DA PARTE ELETRICA (LÂMPADAS LED), NO LOTEAMENTO CIDADE IMPERIAL QD "F" NA LOCALIZADO NO POVOADO  PEDRAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/180/188_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/180/188_21.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA AMPLIAÇÃODA REDE DE ÁGUA NO LOTEAMENTO CIDADE IMPERIAL QD "F" LOCALIZADO NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/181/190_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/181/190_21.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE 3 LINHAS DE MOTOTAXISTAS A SEREM FIXADAS EM FRENTE AO DEPOSITO DO RUAN, LOCALIZADO NO POVOADO CABREIRAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/182/191_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/182/191_21.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM NA RUA DO CANTA GALO, LOCALIZADA NO POVOADO CABREIRAS</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/183/192_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/183/192_21.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM NA RUA PRINCIPAL E EM TODAS AS SUAS TRANSVERSAIS DO LOTEAMENTO ELDORADO, LOCALIZADO NO BAIRRO DAS PEDRAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>RICARDO DO BRAZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/184/193_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/184/193_21.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE TESTES DO CORONAVIRUS EM TODOS OS MOTORISTAS ENVOLVIDOS COM TRASPORTE ESCOLAR, ASSIM COMO A HIGIENIZAÇÃO DE SEUS VEÍCULOS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/185/194_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/185/194_21.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DAS PRAÇAS NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NA AREA VERDE DE FRENTE A IGREJA DE SANTA TEREZINHA NO POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/187/196_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/187/196_21.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE BOLSA DE ALIMENTAÇÃOPARA FAMILIAS DE ESTUDANTES DA REDE MUNICIPAL DE ENSINO, BEM COMO FORNECIMENTOS DE KIT DE PRODUTOS DE HIGIENE PARA FAMILIAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/188/197_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/188/197_21.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DA TAXA MENSAL COBRADA PELA PREFEITURA MUNICIPAL AOS AMBULANTES, PELOS PROXÍMOS DOIS ANOS, BEM COMO ANISTIA DE DÉBITOS ANTERIORES, DEVIDO OS PROBLEMAS CAUSADOS PELA COVID-19.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/189/198_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/189/198_21.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MAQUINA RETROESCAVADEIRA E MAQUINA PATROL PARA O MUNICIPIO DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/190/199_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/190/199_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SISTEMA DE INTERNET GRATUITA -WIFI, NAS LOCALIDADES DO CONJUNTO TERRA DA ESPERANÇA, GIRLENE MATHEUS, POVOADO MASSAGUEIRA, ZONA RUAL E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/191/200_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/191/200_21.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO CALÇAMENTO E SANEAMENTO BÁSICO NAS RUAS DO ARAME E SANTO ANTÔNIO, AMBAS LOCALIZADAS NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/192/201_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/192/201_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃODA RUA ANTÔNIO ANGELO , LOCALIZADA NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/193/202_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/193/202_21.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE ATENDIMENTO MÉDICO DE FORMA CONTÍNUA, UMA VEZ POR SEMANA NO POVOADO MUCURI.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/194/203_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/194/203_21.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO E LIMPEZA GERAL DA LADEIRA DO SÊBO, LOCALIZADA NO ACESSO DO POVOADO TUQUANDUBA.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/195/204_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/195/204_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA 21 DE ABRIL, PROXÍMO A PRACINHA DA SIRIBA, LOCALIZADA NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/196/205_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/196/205_21.pdf</t>
   </si>
   <si>
     <t>AUXÍLIO EMERGENCIAL MUNICIPAL PARA OS TRABALHADORES DO COMERCIO LOCAL DE MARECHAL DEODORO EM VIRTUDE DOS TRANSTORNOS CAUSADOS PELA DA COVID-19</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/476/206_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/476/206_21.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DA TAXA DE LOCALIZAÇÃO, DO PRESENTE EXERCICIO, AOS COMERCIANTES DESTE MUNICIPIO EM VIRTUDE DOS PROBLEMAS CAUSADOS PELA PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/198/207_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/198/207_21.pdf</t>
   </si>
   <si>
     <t>AUXILIO EMERGENCIAL PARA OS MUSICOS DEODORENSES, DEVIDO OS TRANSTORNOS CAUSADOS PELA COVID-19.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/199/208_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/199/208_21.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESASSOREAMENTO DE TODA A EXTENSÃO DO RIO SUMAÚMA.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/200/209_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/200/209_21.pdf</t>
   </si>
   <si>
     <t>RETORNO IMEDIATO DAS CESTAS BÁSICAS, DEVIDO OS TRANSTORNOS CAUSADO PELA COVID-19._x000D_
 CESTAS BÁSICAS NUTRICIONAIS PARA  ALUNOS DA REDE MUNICIPAL DE ENSINO, PARA AS FAMÍLIAS VULNERÁVEIS E PARA OS AMBULANTES DA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/201/210_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/201/210_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA MERLUSA , LOCALIZADA NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/480/marcelo_moringa_indicacao_211_21_1.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/480/marcelo_moringa_indicacao_211_21_1.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA CARAMUJO, LOCALIZADA NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/203/212_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/203/212_21.pdf</t>
   </si>
   <si>
     <t>PLANO DE PREVENÇÃO DE COMBATE AS ENCHENTES NO MUNICIPIO, E QUE O MESMO, SEJA APRESENTADO NESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/204/213_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/204/213_21.pdf</t>
   </si>
   <si>
     <t>DESINFECÇÃO DOS TAXIS E ONIBÚS QUE PRESTAM SERVIÇOS DE TRANSPORTE NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/205/214_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/205/214_21.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM AUXILIO EMERGENCIAL MUNICIPAL DE RS 300,00 PARA AS FAMILIAS DE BAIXA RENDA AFETADAS ECONOMICAMENTE PELA COVID-19.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/206/215_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/206/215_21.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DO LOTEAMENTO RECANTO DO MURO, LOCALIZADO NO BAIRRO POEIRA.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/207/216_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/207/216_21.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÕES E ILUMINAÇÃO DA ESTÁTUA DO SR. NELSON DA RABECA</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/208/217_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/208/217_21.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E ILUMINAÇÃO DOS PONTOS DE ONIBUS NO AMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/209/218_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/209/218_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PONTO DE ONIBÚS NO POVOADO CAMPO GRANDE, NOS DOIS LADOS DA RODOVIA, (VIZINHO AO POVOADO DO SÍTIO MUCURI).</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/210/219_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/210/219_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA DE ESPORTE NO LOTEAMENTO VELEIRO DO FRANCÊS, LOCALIZADO NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/211/220_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/211/220_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO LOTEAMENTO CIDADE IMPERIAL, LOCALIZADA NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/212/221_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/212/221_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO LOTEAMENTO VELEIRO DO FRANCÊS NA LOCALIDADE POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA DESEMBARGADOR JOSÉ MARÇAL CAVALCANTI LOCALIZADA NO POVOADO DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/214/223_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/214/223_21.pdf</t>
   </si>
   <si>
     <t>REVISÃO DE LÂMPADAS NA RUA ALTO DO FORTALEZA (PROXÍMO A PADARIA TRÊS IRMÃOS), NA LOCALIDADE, POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/215/226_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/215/226_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LÂMPADA LED NA TERCEIRA ETAPA, NO CONJUNTO RESIDENCIAL DENISSON AMORIM , LOCALIZADO NO POVOADOS PEDRAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/216/227_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/216/227_21.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CONTAINERS NA RUA ALTO DO FORTALEZA (PROXÍMO A PADARIA TRÊS IRMÃOS), LOCALIZADO NO POVOADO DE MASSAGUEIRA.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/217/228_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/217/228_21.pdf</t>
   </si>
   <si>
     <t>RETOMADA DA OBRA DO CAMPO DE FUTEBOL NO POVOADO PEDRAS, LOCALIZADO NAS IMEDIAÇÕES DA COMUNIDADE  JERICÓ.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/218/229_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/218/229_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA MANOEL CASADO NO LOTEAMENTO VELEIRO DO FRANCÊS, LOCALIZADO NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/219/231_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/219/231_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA LOCALIDADE  MUCURI.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/220/232_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/220/232_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DO LOTEAMENTO SAGRA DO FRANCÊS, LOCALIZADO NO POVOADO CABREIRAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/221/ednaldo_rocha_indicacao_233_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/221/ednaldo_rocha_indicacao_233_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTRAÇÃO DE MEIO NA RUA PRINCIPAL DA LANCHONETE DO TIÃO, LOCALIZADA  NO LOTEAMENTO  TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>AUXÍLIO DE FARDAMENTO PARA OS GUARDAS MUNICIPAIS E AGENTES DE TRANSITOS DA SMTT.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/223/236_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/223/236_21.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MUTIRÃO DE LIMPEZA NO RESIDENCIAL MARIA GISLENE MATHEUS</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/224/237_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/224/237_21.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E DESOBSTRUÇÃO DA REDE DE ESGOTO DO RESIDENCIAL MARIA GISLENE MATHEUS</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/225/239_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/225/239_21.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO OU IDENIZAÇÃO DE ALGUMA ÁREA NAS PROXIMIDADES DO JACARÉ OU RECANTO DA ILHA NO POVOADO BARRA NOVA, PARA A CONSTRUÇÃO DA CAPELA DE SANTA ÂNGELA.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>CALÇAMENTO DO CONJUNTO LIBERALINO RIBEIRO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/227/243_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/227/243_21.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE ALVARÁ PARA LINHA DE TAXI E LEVANTAMENTO DA QUANTIDADE DE CLANDESTINOS(PIRATAS).</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/228/244_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/228/244_21.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA EUNICE SILVA, LOCALIZADA NO POVOADO PORTO GRANDE.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DOIS TERMINAIS PARA OS TAXISTAS NOS POVOADOS DA MASSAGUEIRA E BARRA NOVA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/229/246_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/229/246_21.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESASSOREAMENTO EM TODA A EXTENSÃO DOS RIOS DAS DUAS BOCAS ATÉ O RIO DA ESTIVA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>REFORMA DA CAIXA DAGUA QUE FICA LOCALIZADA NO POVOADO TUQUANDUBA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/231/248_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/231/248_21.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO ALFALTO E MANUTENÇÃO DA REDE DE ÁGUAS PLUVIAIS E DA ESTAÇÃO DE TRATRAMENTO DE ESGOTO DO RESIDENCIAL GISLENE MATHEUS .</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/232/249_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/232/249_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO ESPORTIVO, COMPOSTO DE CAMPO DE FUTEBOL, QUADRAS DE AREA, FUT 7 E PLAYGROUND, NA LOCALIDADE DA PRAIA DO FRANCÊS,</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>PONTO DE APOIO PARA OS PESCADORES NA MASSAGUEIRA, COM A CESSO A LAGOA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/235/254_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/235/254_21.pdf</t>
   </si>
   <si>
     <t>, CONSTRUÇÃO DE UMA PRAÇA, QUADRA POLIESPORTIVA E URBANIZAÇÃO DA ORLA NA LOCALIDADE   BICA DA PEDRA.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/236/255_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/236/255_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA ZEDÊ ROCHA NO POVOADO MASSAGUEIRA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/237/257_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/237/257_21.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DAS GALERIAS DE AGUA NO POVOADO DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/238/258_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/238/258_21.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM DO LOTEAMENTO RECANTO DO MURO (FINAL DA PRAÇA SÃO JOSÉ), LOCALIZADO NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/239/259_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/239/259_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DE TODAS AS RUAS DO LOTEAMNETO CIDADE IMPERIAL LOCALIZADAS NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/240/260_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/240/260_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA PRINCESA IZABEL LOCALIZADA NO LOTEAMENTO IMPERIAL.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/241/261_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/241/261_21.pdf</t>
   </si>
   <si>
     <t>SOLICITA MEDIDAS URGENTES E CABIVÉI PARA PARA MARCAÇÃO DE EXAMES, PARA FALTA DE MEDICAMENTOS, DE FRAUDAS GERIATRICAS, MEDICOS ESPECIALISRTAS NA UBS DA ILHA SANTA RITA, ALÉM DE MANUTENÇÃO NO TELHADO, FOSSA, PINTURA E AR CONDICIONADOS DA REFERIDA UNIDADE DE SAÚDE.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/242/262_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/242/262_21.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DAS QUADRAS G E H DO LOTEAMENTO BOA VISTA, NO BAIRRO BAIXA DA SAPA</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/243/263_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/243/263_21.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃODAS REDES PLUVIAIS NA AV MUCIO AMORIM, NAS PROXIMIDADES DA ACADEMIA GK FITESS, LOCALIZADA NA SIRIBA, POVOADO DE _x000D_
 BARRA NOVA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/244/264_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/244/264_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DOS BECOS E VIELAS  LOCALIZADOS NA RUA DA ESTIVA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/245/265_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/245/265_21.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO HORIZONTAL E VERTICAL DA TRAVESSA MATO GROSSO, REVISÃO E DESOBSTRUÇÃO DAS GALERIAS PLUVIAIS LOCALIZADAS NAO POVOADO MASSAGUEIRA</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/246/266_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/246/266_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM DAS AGUAS PLUVIAIS NA RUA PRINCIPAL NO CONJUNTO DENISSON AMORIM, LOCALIZADO NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/247/268_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/247/268_21.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO ALFALTICA DAS ENTRADAS DO CONJUNTO TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/248/269_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/248/269_21.pdf</t>
   </si>
   <si>
     <t>PASSAGEM DE UMA RETROESCAVADEIRA, SANEAMENTO E PAVIMENTAÇÃO NO CONJUNTO LOTEAMENTO SONHO DE ICARO, LOCALIZADAO NO POVOADO  PEDRAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/249/270_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/249/270_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CASA DE SOPA NO CONJUNTO GISLENE MATHEUS E A REABERTURA DA CASA DE SOPA DO CONJUNTO TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/250/271_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/250/271_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM PLUVIAL DA RUA DA ENSEADA DO FRANCÊS, LOCALIZADA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/251/273_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/251/273_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA PÚBLICA ENTRE OS POVOADOS DA TUQUANDUBA E MANGUINHOS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/252/274_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/252/274_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TRÊS ONDULAÇOES TRANSVERSAIS "QUEBRA - MOLAS", NAS PROXIMIDADES DO POSTO DE SAÚDE DOS CABREIRAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/253/277_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/253/277_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E CALÇAMENTO NA RUA ESPERANÇA LOCALIZADA NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/254/278_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/254/278_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DO LOTEAMENTO BOSQUE DA MASSAGUEIRA II, LOCALIZADO NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/255/279_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/255/279_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E CALÇAMENTO DA QUADRA " i ". LOCALIZADA NO CONJUNTO TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/256/280_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/256/280_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DAS RUAS DO LOTEAMENTO LUAR DO FRANCES, LOCALIZADO NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/257/281_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/257/281_21.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE LIMPEZA NO RESIDENCIAL RECANTO DA ILHA.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/258/282_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/258/282_21.pdf</t>
   </si>
   <si>
     <t>MUTIRÃO DE LIMPEZA NO CONJUNTO TERRA DA ESPERANÇA, INCLUINDO O LOTEAMENTO WISK-WISK.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/259/283_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/259/283_21.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS CALÇADAS DO ANTIGO EFRAIM, QUE DÁ ACESSO AO PÁTIO D FEIRA LIVRE NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/260/284_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/260/284_21.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM CONTAINER NO LOTEAMENTO TERRA DOS MARECHAIS, AO LADO DA ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/261/285_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/261/285_21.pdf</t>
   </si>
   <si>
     <t>LIMPEZA GERAL DE UM TERRENO LOCALIZADO ATRÁS DO PSS E A CONSTRUÇÃO DE UM ESTACIONAMENTO NO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/262/286_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/262/286_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ALFALTICA OU PARALELEPIPEDO NA RUA QUE DÁ ACESSO A NOVA CRECHE NA QUADRA M DO CONJUNTO TERRA DA ESPERANÇA, .</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/263/287_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/263/287_21.pdf</t>
   </si>
   <si>
     <t>REFORMA E REQUALIFICAÇÃO DA PRAÇA DA RUA DO BECO DA BARRA EM TAPERAGUÁ, POR TRAS DA ESCOLA CONSTRUINDO O FUTURO.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/264/288_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/264/288_21.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA POLIESPORTIVA E DA PRAÇA LOCALIZADA NO RESIDENCIAL GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/265/289_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/265/289_21.pdf</t>
   </si>
   <si>
     <t>INCLUSÃODE PESSOAS PORTADORAS DE COMORBIDADES RESIDENTE NESTE MUNICIPIO COM  PATOLOGIA RENAIS EM TERAPIA DE HEMODIÁLISE E TRATAMENTO ONCOLÓGICO NA LISTA DE PRIORIDAADES NO RECEBIMENTO DA VACINA CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/266/290_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/266/290_21.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DOS GUARDAS CIVIS MUNICIPAIS NA PRIORIDADE DE VACINAÇÃO CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>LIMPEZA DA QUADRA "k" DO LOTEAMENTO VELEIRO DO FRANCÊS</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/268/292_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/268/292_21.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO LAGO E RETIRADA DA AGUA  NO LOTEAMENTO BUZIOS DO FRANCÊS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/269/293_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/269/293_21.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE CURSOS DE APERFEIÇOAMENTO DE ATENDIMENTO AOS SERVIDORES DA AREA DA SAÚDE, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>DRENAGEM E CALÇAMENTO DA RUA DA FELICIDADE NO POVOADO DE MASSAGUEIRA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/271/295_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/271/295_21.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO PÚBLICA NA RUA DA FELICIDADE NO POVOADO DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/272/297_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/272/297_21.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO DE FORMA ORGANIZADA NA RUA DA FELICIDADE LOCALIZADA NO POVOADO DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/273/298_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/273/298_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E CALÇAMENTO DA RUA DO AMPARO LOCALIZADA  NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/274/299_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/274/299_21.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO E PAVIMENTAÇÃO DA RUA ÁGUAS CLARAS QUE FICA LOCALIZADA NO FRANCÊS</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/275/300_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/275/300_21.pdf</t>
   </si>
   <si>
     <t>LIMPEZA PÚBLICA NA TRAVESSA SUMAÚMA, NOTADAMENTE NOS MEIOS FIOS DA REFERIDA VIA, LOCALIZADA NO BAIRRO DO BARRO VERMELHO.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/276/301_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/276/301_21.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA LOCALIZADA EM FRENTE A IGREJA DIVINA PASTORA, MASSAGUEIRA - RUA NOVA.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/277/302_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/277/302_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM DRENAGEM DA RUA DE ACESSO AO GRAVATÁ NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/278/303_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/278/303_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM DRENAGEM DS RUAS CONHECIDAS COMO CARRASCO, PROXÍMO A LAGOA DO URUBÚ, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA ORLA LAGUNAR DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/280/305_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/280/305_21.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO E MANUTENÇÃO DE TODAS AS GALERIAS PLUVIAIS DA RUA DOS CAJUEIROS, RUA DA FLORESTA E MUTIRÃO NO BAIRRO DE TAPERAGUÁ.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/281/306_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/281/306_21.pdf</t>
   </si>
   <si>
     <t>CURSOS E TREINAMENTOS DE MARKETING DIGITAL PARA AAS ARTESÃS E COCADEIRAS DEODORENSES.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/282/307_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/282/307_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA BICA DA PEDRA NA LOCALIDADE DO BROMA.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/283/308_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/283/308_21.pdf</t>
   </si>
   <si>
     <t>SOLUÇÃO PARA A FALTA DE ÁGUA NO LOTEAMENTO SÃO RAFAEL NO POVOADO PORTO GRANDE.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/284/309_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/284/309_21.pdf</t>
   </si>
   <si>
     <t>RETOMADA DA PAVIMENTAÇÃOE DRENAGEM DA VIA PRINCIPAL QUE SERVE DE RETORNO DOS LOTEAMENTOS ENCONTRO DO MAR E LUAR DO FRANCÊS (POR TRAS DO GALETO SÃO LUIZ).</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/285/310_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/285/310_21.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS ATUAIS POR LED NA RUA SÃO MIGUEL 2, RUA NOVA E RUA DO PSS LOCALIZADAS NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/286/311_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/286/311_21.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DA PRAÇA PADRE CICERO NO CONJUNTO JOSÉ DIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/287/312_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/287/312_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA DA QUADRA "I" NO CONJUNTO DA TERRA DA ESPERANÇA</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/288/313_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/288/313_21.pdf</t>
   </si>
   <si>
     <t>BOMBEAMENTO DE AGUA EM LOCAIS ONDE HÁ CAIMENTO PARA A LAGOA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/289/314_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/289/314_21.pdf</t>
   </si>
   <si>
     <t>COLETA DE AMOSTRA DAS ÁGUAS DE RESERVATÓRIOS DAS ESCOLAS, CRECHES E UNIDADES DE SAÚDE</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/290/315_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/290/315_21.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE OBRAS DE MACRODRENAGEM NESTE MUNICIPIO</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/291/316_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/291/316_21.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE PLACAS PARA OS QUEBRA-MOLAS NA RUA DAS CAJAZEIRAS, NAS PROXIMIDADES DA RUA DO BECO DAS VIRGENS EM DIREÇÃO PARA O LOTEAMENTO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/292/317_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/292/317_21.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE TRABALHADORES DA EDUCAÇÃO NO GRUPO DE PRIORIDADES PARA VACINAÇÃO CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/293/319_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/293/319_21.pdf</t>
   </si>
   <si>
     <t>CAPINA E LIMPEZA DA MANTA DE PROTEÇÃO DAS BARREIRAS DE CONTENÇÃO , LOCALIZADAS NO BAIRRO DO BARRO VERMELHO</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/294/320_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/294/320_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA DO CARRASCO , LOCALIZADA NO POVOADO DE MASSAGUEIRA.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/295/321_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/295/321_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E CALÇAMENTO DA RUA SÍTIO MASSAGUEIRA, LOCALIZADO NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/296/322_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/296/322_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E CALÇAMENTO DA RUA DO CAMPO 2 IRMÃOS, LOCALIZADO NO BOSQUE DA MASSAGUEIRA III.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/297/ednaldo_rocha_indicacao_323_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/297/ednaldo_rocha_indicacao_323_21.pdf</t>
   </si>
   <si>
     <t>DRENAR E PAVIMENTAR O LOTEAMENTO SAGRA DO FRANCES, LOCALIZADO NO POVOADO CABREIRAS</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/298/325_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/298/325_21.pdf</t>
   </si>
   <si>
     <t>ADIÇÃO DE MAIS CONTAINERS E ELABORAÇÃO DE UM NOVO MODELO DE COLETA DE LIXO MAIS EFICIENTE, NAS PROXIMIDADES DA ESTIVA(EM FRETE AO CAMPO DO GRÊMIO)</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/299/326_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/299/326_21.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM CONTAINER NO TERRRENO BALDIO NA RUA DO BECO DABARRA EM TAPERAGUÁ, PROXÍMO AO POSTO DE GASOLINA.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/300/328_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/300/328_21.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO ACOSTAMENTO DA RODOVIA PREFEITO EDVAL LEMOS, O QUAL FOI DANIFICADO PELO SERVIÇO DE IMPLANTAÇÃO DA REDE DE ABASTECIMENTO D'ÁGUA.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/301/329_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/301/329_21.pdf</t>
   </si>
   <si>
     <t>REPARAÇÃO NAS INSTALAÇÕES DO IMOVEL, ONDE FUNCIONA O CENTRO DE ATENÇÃO PSICOSOCIAL (CAPS)</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/302/330_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/302/330_21.pdf</t>
   </si>
   <si>
     <t>INSPEÇÃO E CORREÇÃO NO SERVIÇO REALIZADO PARA SUBSTITUIÇÃO DAS MANILHAS NA ESTRADA DE ACESSO AO POVOADO RIACHO VELHO.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/303/331_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/303/331_21.pdf</t>
   </si>
   <si>
     <t>PALIATIVO DE ATERRO E TERRAPLENAGEM NO LOEAMNETO LUAR DO FRANCÊS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/304/332_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/304/332_21.pdf</t>
   </si>
   <si>
     <t>PALIATIVO E TERRAPLENAGEM NO LOTEAMENTO BRISA DO FRANCÊS</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/305/333_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/305/333_21.pdf</t>
   </si>
   <si>
     <t>RETOMADA DO PROGRAMAM DE DISTRINUIÇÃO DE SOPA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/306/334_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/306/334_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PRAÇA PÚBLICA, NO FINAL DA RUA SÃO VICENTE, LOCALIZADA POR TRAS DO RESTAURANTE MAMOEIRO EM MASSAGUEIRA.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/307/335_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/307/335_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DO LOTEAMENTO SHAMAH/SITIO CAJAZEIRAS</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/308/336_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/308/336_21.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REFORMA DA UBS JOÃO BORGES PASSOS, LOCALIZADA NA AV PADRE SILVESTRE NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/309/337_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/309/337_21.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO E PINTURA DE PLACAS NOS QUEBRA-MOLAS E FAIXAS DE PEDESTRES EM TODO O MUNICIPIO.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/310/338_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/310/338_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ESPAÇO PARA FESTA DA JUVENTUDE, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/311/339_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/311/339_21.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DE UM PSF NO POVOADO DO RIAÇHO VELHO.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/312/340_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/312/340_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA DATA BASE DOS SERVIDORES DA EDUCAÇÃO DETERMINADO PELO GOVERNO FEDERAL DO MES DE MAIO.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/313/341_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/313/341_21.pdf</t>
   </si>
   <si>
     <t>REAJUSTE SALARIAL PARA OS SERVIDORES DO MUNICIPIO DE MARECHAL DEODORO EM 5,4%.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/314/342_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/314/342_21.pdf</t>
   </si>
   <si>
     <t>RETOMADA DA SUPLEMENTAÇÃO ALIMENTAR PARA OS PACIENTES ACAMADOS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/315/343_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/315/343_21.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA TRAVESSA DO SINDPOL</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/316/344_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/316/344_21.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM SEMAFORO NO CRUZAMENTO MARECHAL TAPERAGUÁ, EXATAMENTE NO CRUZAMENTO DO DEPOSITO DE BEBIDAS. (DEPOSITO DE BEBIDA DO VICTOR)</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/317/345_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/317/345_21.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ENVIO DE UM PROJETO DE LEI , POR PARTE DO EXECUTIVO MUNICIPAL REGULAMENTANDO A COMERCIALIZAÇÃO DE ALIMENTOS EM FOOD TRAILERS E FOOD TRUCKS E OUTROS VEICÚLOS AUTOMOTORES NO AMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/318/347_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/318/347_21.pdf</t>
   </si>
   <si>
     <t>CAPINA, LIMPEZA GERAL E PODA DAS ARVORES LOCALIZADAS ENTRE O POSTO DE COMBUSTIVEL GSS EM TAPERAGUÁ E O CONJUNTO JOSÉ DIAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/319/348_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/319/348_21.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO DAS AREAS VERDES LOCALIZADAS NA PRAIA DO FRANCÊS E CRIAÇÃO DE UMA COMISSÃO PELA SECRETARIA MUNICIPAL DO MEIO AMBIENTE PARA EVITAR E PUNIR A INVASÃO E VENDAS DE LOTES NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/320/349_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/320/349_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E ASFALTO NO TRECHA TUQUANDUBA, APÓS O MASCOTE ATÉ O GALPÃO DO AÇUCAR.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/321/350_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/321/350_21.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA DA PRAIA, ENTRE O TRECHO DO CAIS E DO BAR DO LOURINHO.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/322/351_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/322/351_21.pdf</t>
   </si>
   <si>
     <t>REFORMA TOTAL DO CAIS NA RUA DA PRAIA</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/323/353_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/323/353_21.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CONTAINE NO LOTEMANTO ACAUÃ, LOCALIZADO NO POVOADO TUQUANDUBA.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/324/354_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/324/354_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA CRECHE ESCOLA EM TEMPO INTEGRAL , NO POVOADO CABREIRAS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/325/356_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/325/356_21.pdf</t>
   </si>
   <si>
     <t>REVISÃO DA PARTE ELETRICA (REPOSIÇÃO DE LÃMPADAS), NO CONJUNTO RESIDENCIAL DENISSON AMORIM NA LOCALIDADE PEDRAS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/326/358_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/326/358_21.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO AO SEU GABINETE DE UMA COPIA DO CRONOGRAMA DE ATUAÇÃO DO PROGRAMA PREVENIR,</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/327/359_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/327/359_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM NAS RUAS CONHECIDAS COMO LAVA JATO E RUA DA PRANCHA, AMBAS SITUADAS NO TREVO DO FRANCÊS.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/328/360_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/328/360_21.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO NO LOTEAMENTO ACAUÃ, LOCALIZADO NO POVOADO DA TUQUANDUBA</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/329/361_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/329/361_21.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM DA RUA DA CRECHE, LOCALIZADA NO CONJUNTO TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/330/362_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/330/362_21.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM LOCAL(IMOVEL), PARA INSTALAÇÃO DA ADEAL NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/331/363_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/331/363_21.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO, ILUMINAÇÃO E REVITALIZAÇÃO DA PRAÇA DO TREPA GATO, LOCALIZADA NO BAIRRO DO BARRO VERMELHO.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/332/364_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/332/364_21.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA-MOLAS E SINALIZAÇÃO VERTICAL E HORIZONTAL NA AV DORGIVAL VIANA, PROXÍMO A ESCOLA MUNICIPAL JOSÉ BISPO DA SILVA, LOCALIZADA NO POVOADO DE BARRA NOVA.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/333/365_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/333/365_21.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO IMEDIATO DOS PRECATÓRIOS DO FUNDEF AOS SERVIDORES DA EDUCAÇÃO, COM OS RECURSOS DO FUNDEF, EM CONFORMIDADE COM A LEI 14.057/2020</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/334/366_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/334/366_21.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO E DISPONIBILIZAÇÃO DE UMA AREA NO LOTEAMENTO IMPERIAL PARA REALIZAÇÃO DE UMA FEIRA DE ANIMAIS DE GRANDE PORTE.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO DAS RUAS DO RESIDENCIAL RECANTO DA ILHA.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>RETORNO IMEDIATO DAS AULAS PRESENCIAIS DA REDE DE ENSINO MUNICIPAL.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/337/373_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/337/373_21.pdf</t>
   </si>
   <si>
     <t>SERVIÇO DE MANUTENÇÃO DE VIA NA AV ARMÊNIO JORGE DE MOURA CAVALCANTE (QUE LIGA A SANTA RITA AO POVOADO DE MASSAGUEIRA.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/338/374_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/338/374_21.pdf</t>
   </si>
   <si>
     <t>REFORMA DAS PRAÇAS LOCALIZADAS NAS RUAS DOS CAJUEIROS E  NO BAIRRO DE TAPERAGUÁ, NOS PONTOS DE ONIBUS COM DESTINO A MACEIO E TAMBÉM PARA O CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/339/375_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/339/375_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LOMBADA COM FAIXA DE PEDESTRE NA RODOVIA EDVAL LEMOS, PROXIMO A CARAJUS E O DEPOSITO DE JOÃO LIMA, ASIM COMO  A PINTURA DE TODAS AS FAIXAS DE PEDESTRE NA REFERIDA RODOVIA.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/340/376_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/340/376_21.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE TODAS AS VIAS PÚBLICAS NO CONJUNTO RESIDENCIAL DENISSON AMORIM , LOCALIZADO NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/341/377_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/341/377_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CLUBE MUNICIPAL, COM PISCINA, SALÃO DE JOGOS, SALÃO DE FESTAS, PLAYGROUND, QUADRA POLIESPORTIVA E UM CAMPO SOCIETY.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/342/378_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/342/378_21.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM VEICULO ( CASTRAMOVEL) E EQUIPE DE SERVIÇO INTINERANTE DE CASTRAÇÃO DE ANIMAIS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/482/432_vagner.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/482/432_vagner.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA QUE SAI DA CAJAZEIRAS ATÉ O BAR ZÉ LUCIO, LOCALIZADO NA TUQUANDUBA QUE TEM AO FUNDO RESIDENCIAL ERICK FERRAZ.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE VIA NO ACESSO PRINCIPAL DO CONJUNTO TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/481/indicacoe_440_-_maricio_caldas.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/481/indicacoe_440_-_maricio_caldas.pdf</t>
   </si>
   <si>
     <t>REFORMA DE TODOS OS PONTOS DE ÔNIBUS DE MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/483/441_-_nilson.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/483/441_-_nilson.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO PLAYGROUD DO LARGO DE TAPERAGUÁ.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/343/443_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/343/443_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA DA PORTAL, LOCALIZADA NO POVOADO DE SANTA RITA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/344/444_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/344/444_21.pdf</t>
   </si>
   <si>
     <t>PALIATIVO DE MANUTENÇÃO DE VIA NA RUA DO PORTAL, LOCALIZADA NO POVOADO DE SANTA RITA.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/345/445_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/345/445_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DA RUA E TRAVESSA SÃO BENEDITO, PROXÍMO AO CAMPO SÃO DOMINGOS, LOCALIZADA NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/484/paulinho-447.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/484/paulinho-447.pdf</t>
   </si>
   <si>
     <t>TÉRMINO DOS TRABALHOS DA RUA QUE LIGA O POVOADO CABREIRA AO POVOADO DAS MALHADAS</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/347/448_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/347/448_21.pdf</t>
   </si>
   <si>
     <t>ATERRO DO CAMPO DE FUTEBOL E CONSTRUÇÃO DOS VESTIÁRIOS, LOCALIZADO NA RUA BARÃO DE OURO PRETO, AREA VERDE DO LOTEAMENTO IMPERIAL.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/348/449_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/348/449_21.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E IMPLANTAÇÃO DE LIXEIRA NA ORLA DE BARRA NOVA.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/349/450_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/349/450_21.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DO TEMA "VIOLENCIA CONTRA A MULHER", NO CURRICULO ESCOLAR DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/487/451_-_paulinho.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/487/451_-_paulinho.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E ASFALTO DA RUA SÃO VICENTE NO POVOADO DA MASSAGUEIRA</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/486/452-paulinho.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/486/452-paulinho.pdf</t>
   </si>
   <si>
     <t>FORMALIZAÇÃO DE UMA PARECERIA ENTRE A SMTT E A SECRETARIA MUNICIPAL DE EDUCAÇÃO PARA MINISTRAÇÃO DE CURSOS PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/485/453_-_paulnho_.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/485/453_-_paulnho_.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAL DE TRABALHO PARA AS TAREFAS DAS CRIANÇAS, PORTADOREAS DE NECESSIDADE ESPECIAIS NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/350/454_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/350/454_21.pdf</t>
   </si>
   <si>
     <t>RETOMADA DAS OBRAS DO ALFALTO DAS MALHADAS</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/351/456_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/351/456_21.pdf</t>
   </si>
   <si>
     <t>CAPINA E LIMPEZA GERAL DO CONJUNTO RESIDENCIAL DENISSON AMORIM, LOCALIZADO NO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/352/457_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/352/457_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA NOSSA SENHORA DE LOURDES, LOCALIZADA POR TRAS DA FABRICA DE GELO, NO BAIRRO DO FRANCÊS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/353/458_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/353/458_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA EM FRENTE A IGREJA NOSSA SENHORA DA CONCEIÇÃO NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/354/459_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/354/459_21.pdf</t>
   </si>
   <si>
     <t>REMANEJAMENTO DA QUADRA DE AREIA LOCALIZADA EM FRENTE A IGREJA NOSSA SENHORA DA CONCEIÇÃO NA MASSAGUEIRA , PARA  A QUADRA EM FRENTE A CASA DA SENHORA NADIR.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/355/460_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/355/460_21.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE UM NOTBOOK PARA CADA ALUNO DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/356/461_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/356/461_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO EM TODAS AS ESCOLAS MUNICIPAIS O GOOGLE FOR EDUCATION E AQUISIÇÃO DE EQUIPAMENTOS NECESSÃRIO PARA O SEU FUNCIONAMENTO, COMO LOUSAS DIGITAIS INTERATIVAS E OUTROS.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/357/462_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/357/462_21.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA VIA  LADEIRA DO CARMO, NO TRECHO ENTRE A PONTE DA ESTIVA E A IGREJA DO ROSÁRIO DOS HOMENS PRETOS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/358/463_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/358/463_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA MARIA JOSÉ DE CARVALHO, NO POVOADO JACARÉ(BARRA NOVA).</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/359/464_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/359/464_21.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA VIA DE ACESSO PRINCIPAL DO CONJUNTO GISLENE MATHEUS</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/360/465_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/360/465_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO GARI COMUNITÁRIO NOS CONJUNTOS HABITACIONAIS MARIA GISLENE MATHEUS,ERICK FERRAZ E RECANTO DA ILHA, LOCALIZADOS NO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/361/466_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/361/466_21.pdf</t>
   </si>
   <si>
     <t>REPAROS DE BUEIROS DA ESTRADA QUE LIGA A AL 101SUL, NA MASSAGUEIRA DE BAIXO, LOCALIZADA NESTE MINICIPIO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/362/467_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/362/467_21.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DE NOME DA RUA SEARA PARA MAURILIO JOÃO OLIVEIRA, LOCALIZADA NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/363/468_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/363/468_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DE TODA A ESTRADA DO POVOADO BURACO (ESTRADA QUE LIGA O MUNICIPIO DE MARECHAL DEODORO A COQUEIRO SECO)</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/364/469_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/364/469_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DEUMA UPA (UNIDADE DE PRONTO ATENDIMENTO) TIPO II, NA AL 215, PROXÍMO AO POSTO DE COMBUSTIVEL GSS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/365/471_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/365/471_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CURSOS DE CORTE DE COSTURA NA REGIÃO DOS CANAIS.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/366/472_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/366/472_21.pdf</t>
   </si>
   <si>
     <t>EQUIPARAÇÃO SALARIAL ENTRE O FISCAIS DE TRIBUTOS COM TODOS OS DEMAIS FISCAIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/367/473_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/367/473_21.pdf</t>
   </si>
   <si>
     <t>EQUIPARAÇÃO SALARIAL ENTRE OS FISCAIS DE TRIBUTOS E OS DEMAIS FISCAIS MUNICIPAIS,</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/368/474_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/368/474_21.pdf</t>
   </si>
   <si>
     <t>REPAROS NO ALSFALTO DA AVENIDA BOSQUE DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/369/475_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/369/475_21.pdf</t>
   </si>
   <si>
     <t>CAPINAÇÃO DA AVENIDA BENEDITO AGNELO, TRECHO ENTRE TAPERAGUÁ E O POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/370/476_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/370/476_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO CONJUNTO ERICK FERRAZ.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/371/477_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/371/477_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE FUTEBOL FUT-7 NO CONJUNTO TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/372/478_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/372/478_21.pdf</t>
   </si>
   <si>
     <t>DUPLICAÇÃO DA RODOVIA EDVAL LEMOS SENTIDO MARECHAL DEODORO A PRAIA DO FREANCÊS.</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/373/479_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/373/479_21.pdf</t>
   </si>
   <si>
     <t>TERMÍNO DA RUA QUADRA G, LOTEAMENTO ENCONTRO DO MAR, EM FRENTE A AREA VERDE NA TORRE DA CLARO.</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/374/480_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/374/480_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA SUSTENTÁVEL COM QUADRA DE VOLEI E ILUMINAÇÃO LED, NA AREA VERDE DO LOTEAMENTO ENCONTRO DO MAR.</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/375/482_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/375/482_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA ARAXÁ, NO POVOADO PORTO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/376/483_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/376/483_21.pdf</t>
   </si>
   <si>
     <t>PINTURA DA PONTE SOBRE O RIO PIANCÓ, LOCALIZADO NO BAIRRO DO BARRO VERMELHO, O QUAL CORRE AO LADO DA VARZEA DA VILA.</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/377/484_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/377/484_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM PLUVIAL NA RUA ENSEADA DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/378/485_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/378/485_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM BANHEIRO PUBLICO NA PRAÇA NOSSA SENHORA DA CONCEIÇÃO, LOCALIZADA NO POVOADO DA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/379/487_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/379/487_21.pdf</t>
   </si>
   <si>
     <t>PROMOÇÃO DE CAMPANHAS PARA DOAÇÃO DE SANGUE SEM NENHUM CUSTO DE TRANSPORTE AOS INTERESSADOS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/380/488_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/380/488_21.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LIXEIRAS COMUNITARIAS NOS BAIRROS DESTA CIDADE.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/381/489_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/381/489_21.pdf</t>
   </si>
   <si>
     <t>INCORPORAÇÃO DA GRATIFICAÇÃO CONCEDIDA NOS SALARIOS DOS FISCAIS DE OBRAS E POSTURA DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/382/490_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/382/490_21.pdf</t>
   </si>
   <si>
     <t>CURSO DE INSTRUMENTO MUSICAL EM PARCERIA COM A IFAL - CAMPOS MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/383/491_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/383/491_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO/CONSTRUÇÃO DE TRES ONDULAÇÕES TRANSVERSAI (QUEBRA-MOLAS), NA ENTRADA DO LOTEAMENTO BOSQUE DAS CAJAZEIRAS, NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/384/492_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/384/492_21.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINAÇÃO DO CEMITÉRIO NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/385/493_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/385/493_21.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE UMA CICLOVIA DA  PRAIA DO FRANCÊS A MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/386/495_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/386/495_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E CALÇAMENTO DA RUA MORAR MELHOR, LOCLIZADA NO CONJUNTO TERRA DA ESPERANÇA</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/387/496_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/387/496_21.pdf</t>
   </si>
   <si>
     <t>PAAVIMENTAÇÃO, TERRAPLENAGEM E DRENAGEM NA ESTRADA QUE DÁ ACESSO A PRAIA DO SACO, LOCALIZADA NA MASSAGUEIRA DE BAIXO</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/388/497_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/388/497_21.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM E DRENAGEM DA RUA DESEMBARGADOR JOSÉ MARÇAL CAVALCANTE, LOCALIZADA NO POVOADO MASSAGUEIRA</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/389/498_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/389/498_21.pdf</t>
   </si>
   <si>
     <t>PINTURA DA FAIXA DE PEDESTRE EM FRENTE A FACULDADE (COLEGIO GOVERNADOR LUIZ CAVALCANTE COSTA), E A PRESENÇA DE GUARDAS DA SMTT NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/390/499_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/390/499_21.pdf</t>
   </si>
   <si>
     <t>PAVIMETAÇÃO E DRENAGEM DA RUA RECANTO DO MURO, LOCALIZADA NO BAIRRO POEIRA.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/391/500_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/391/500_21.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO PASSEIO PÚBLICO COM CALÇADA, LAMPADAS DE LEDS E INSTALAÇÃO DE SEMAFORO NO COMÉRCIO NO TRAJETO DA FACULDADE ATÉ O DEPOSITO DO SR JOÃO LIMA.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/392/501_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/392/501_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA CLINICA DA MULHER E DA CRIANÇA.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/393/502_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/393/502_21.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE CURSOS GRATUÍTOS , PELAS SECRETARIAS MUNICIPAIS DE CULTURA E TURISMO, INDUSTRIA E COMERCIO.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/394/503_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/394/503_21.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE MAQUINAS PARA RETIRADA DE ONDULAÇÕES, FISSURAS E BURACOS FORMADOS PELAS CHUVAS NA TRAVESSA PADRE CICERO NO POVOADO DA BARRA NOVA.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/395/504_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/395/504_21.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE RONDA NOS BAIRROS EM TODOS OS BAIRROS E POVOADOS DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/396/506_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/396/506_21.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM TOTEM NA ORLA DO POVOADO DE MASSAGUEIRA COM O NOME "EU AMO A MASSAGUEIRA".</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/397/507_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/397/507_21.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO OU IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÕES LUMINOSAS MNA ENTRADA DE ACESSO AO CONJUNTO RESIDENCIAL GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE AULAS GRATUITAS DE FUTSAL, VOLEIBOL, JUDÔ, BASQUE, XADREZ E HANDBOL PARA OS JOVENS DEODORENSES.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/399/509_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/399/509_21.pdf</t>
   </si>
   <si>
     <t>INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO AO ESPORTE E O FUNDO MUNICIPAL DE APOIO AO ESPORTE NO MUNICIPIO.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/400/510_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/400/510_21.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA LEI "IPTU VERDE".</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>SOLUÇÃO PARA O PROBLEMA DO ESGOTO A CÉU ABERTO NO CONJUNTO GESLENE MATHEUS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/402/513_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/402/513_21.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS TELAS DE PROTEÇÃO E INSTALAÇÃO DE BANHEIROS NA QUADRA DE ESPORTE DA JUVANTUDE.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/403/514_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/403/514_21.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE ACOSTAMENTO DA RODOVIA AL-215, ENTRE O TRECHO QUE LIGA A USINA SUMAÚMA E O TREVO  DO FRANCÊS ALEM DA  IMPLANTAÇÃO DE SINALIZAÇÃO PARA CICLISTAS NA REFERIDA RODOVIA.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/404/515_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/404/515_21.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM E DRENAGEM DAS RUAS QUADRA I, NO CONJUNTO TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/405/516_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/405/516_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DEUMA CASA DE APOIO AS MULHERES VITIMAS DA VIOLENCIA DOMESTICA, COM APOIO PSCOLOGICO,PRATICAS DE ATIVIDADES E CURSOS DE ARTESANATO, CORTE COSTURA ENTRE OUTROS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/406/517_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/406/517_21.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA PATRULHA MARIA DA PENHA NESTE MUNICIPIO PELO COMANDO DA 5º COMPANHIA MILITAR LOCALIZADO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/407/518_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/407/518_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SALA DE AULA NA ASSOCIAÇÃO "PAZ EM CRISTO".</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/408/519_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/408/519_21.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESASSORIAMENTO DO RIO DA ESTIVA LOCALIZADO NO FINAL DA RUA DA ESTIVA</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/409/520_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/409/520_21.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REFORMA DA LAVANDERIA DA RUA DA ESTIVA.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/410/521_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/410/521_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM GINASIO DE ESPORTE NO POVOADO RIACHO VELHO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/411/522_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/411/522_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E PADRONIZAÇÃO DA CALÇADA NA RUA PADRE SILVESTRE, LOCALIZADA NO POVOADO BARRA NOVA.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/412/523_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/412/523_21.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA AFONSO ALVES DE CARVALHO, LOCALIZADO NA BARRA NOVA.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/413/524_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/413/524_21.pdf</t>
   </si>
   <si>
     <t>MODIFICAÇÃO DO PISO DE AREIA PARA PISO DE CONCRETO DA QUADRA DE ESPORTES LOCALIZADA NA PRAÇA DO MANGUEIRA  NO POVOADO SANTA RITA.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/414/525_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/414/525_21.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LÂMPADAS NA RUA LOCALIZADA ATRAS DA QUADRA DO MANGUEIRA NO POVOADO SANTA RITA.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/415/526_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/415/526_21.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM NA RUA DA NOVA CRECHE NO CONJUNTO TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/416/527_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/416/527_21.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM CONTAINER NA QUADRA "M" DO CONJUNTO TERRA DA ESPERANÇA.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/417/528_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/417/528_21.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UMA CENTRAL DE AMBULÂNCIA PARA A REGIÃ DOS CANAIS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/418/529_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/418/529_21.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA ILUMINAÇÃO DA QUADRA DE ESPORTES DO POVOADO ILHA DE SANTA RITA.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/419/530_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/419/530_21.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UM CARRO FUMACÊ PARA REALIZAÇÃO DE TRABALHO DE PULVERIZAÇÃOAO COMBATE AO AEDES AEGPT, NA AREA URBANA DO CONJUNTO RESIDENCIAL GISLENE MATHEUS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/420/532_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/420/532_21.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE DRENAGEM E PAVIMENTAÇÃO ASFALTICA NAS TRNSVERSAIS DO BAIRRO DA VILA ALTINA.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>PROVIDENCIAS DA BRK SOBRE O FLUXO DE AGUAS EXPELIDAS PELA REFERIDA EMPRESA, QUANDO DA MANUTENÇÃO DE SEUS COMPARTIMENTOS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/422/534_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/422/534_21.pdf</t>
   </si>
   <si>
     <t>PINTURA E SINALIZAÇÃO DA AREA QUE ABRANGE O VIADUTO DO FRANCÊS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/423/535_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/423/535_21.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA DA RUA SÃO BENEDITO, LOCALIZADA NO BAIRRO DE MASSAGUEIRA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/424/536_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/424/536_21.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DO LOTEAMENTO LAGOA DO SUL, LOCALIZADO NA MASSAGUEIRA.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/425/537_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/425/537_21.pdf</t>
   </si>
   <si>
     <t>FARDAMENTO E CRACHÁS PARA OS MOTORISTAS DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/426/538_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/426/538_21.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO MUNICIPAL A DETERMINAÇÃO AO SETOR COMPETENTE PARA AÇÕES EMERGENCIAIS EM TERRENOS BALDIOS.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/427/539_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/427/539_21.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA CAMPANHA EM DEFESA DOS ANIMAIS , ATRAVÉS DA SECRETARIA MUNICIPAL DE COMUNICAÇÃO,</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/450/568_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/450/568_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM POSTO DE SAÚDE EM TAPERAGUÁ.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/630/proj_22_21_paulinho_matricula_para_deficientes_retirado.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/630/proj_22_21_paulinho_matricula_para_deficientes_retirado.pdf</t>
   </si>
   <si>
     <t>DISPÕE DA MATRICULA PARA ALUNOS PORTADORES DE DEFICIÊNCIA LOCOMOTORA EM SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/631/proj_23_21_paulinho_obrigatioriedade_dos_promotores_de_eventos_doar_cestas_retirado.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/631/proj_23_21_paulinho_obrigatioriedade_dos_promotores_de_eventos_doar_cestas_retirado.pdf</t>
   </si>
   <si>
     <t>OBRIGA EMPRESÁRIOS OU PESSOAS FÍSICAS, PROMOTORAS DE EVENTOS E SHOWS PÚBLICOS OU PRIVADOS " EM ESPAÇOS PÚBLICO OU EQUIPAMENTO PÚBLICO A DOAREM CESTAS BÁSICAS.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/2123/document_0013.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/2123/document_0013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADORO PÚBLICO DE MANOEL PEREIRA DA SILVA (NEQUINHO).</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/669/proj_resol_02_21_orcamento_casa.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/669/proj_resol_02_21_orcamento_casa.pdf</t>
   </si>
   <si>
     <t>Fixa a despesa e a receita da Câmara Municipal de Marechal Deodoro para o exerecício de 2022 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4448,67 +4448,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/14/002_21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/15/003_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/17/005_21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/18/006_21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/19/007_21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/20/008_21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/21/009_21.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/22/010_21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/23/011_21.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/24/012_21.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/25/013_21.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/26/014_21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/27/015_21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/28/016_21.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/29/017_21.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/30/018_21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/31/019_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/32/020_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/33/021_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/34/022_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/35/023_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/36/024_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/37/025_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/39/027_21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/41/029_21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/43/031_21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/44/032_21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/46/035_21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/47/037_21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/49/039_21.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/50/040_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/53/043_21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/58/048_21.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/60/050_21.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/61/051_21.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/62/052_21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/64/054_21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/65/055_21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/66/056_21.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/67/057_21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/68/058_21.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_060_22_yuri_cortez.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/69/062_21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/70/065_21.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/71/066_21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/72/067_21.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/73/068_21.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/74/069_21.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/75/070_21.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/76/071_22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/77/072_21.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/78/073_21.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/79/074_21.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/80/075_21.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/81/076_21.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/82/077_21.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/83/078_21.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/84/079_21.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/85/080_21.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/86/081_21.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/88/082_21.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/89/083_21.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/90/084_21.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/91/086_21.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/92/087_21.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/94/089_21.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/95/090_21.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/96/091_21.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/97/092_21.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/98/093_21.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/99/094_21.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/100/095_21.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/101/096_21.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/102/097_21.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/103/098_21.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/104/101_21.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/105/102_21.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/106/103_21.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/107/104_21.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/108/105_21.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/109/107_21.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/110/108_21.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/111/109_21.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/112/110_21.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/114/112_21.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/115/113_21.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/117/115_21.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/118/116_21.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/121/119_21.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/123/121_21.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/124/122_21.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/125/123_21.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/126/124_21.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/127/127_21.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/128/128_21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/130/130_21.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/131/132_21.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/132/133_21.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/133/134_21.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/134/135_21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/135/136_21.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/136/137_21.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/137/138_21.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/138/140_21.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/139/141_21.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/140/142_21.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/141/143_21.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/142/144_21.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/143/145_21.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/144/147_21.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/145/148_21.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/146/149_21.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/147/150_21.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/148/151_21.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/149/152_21.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/151/155_21.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/152/156_21.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/154/158_21.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/155/159_21.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/156/160_21.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/158/162_21.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/159/163_21.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/161/166_21.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/162/168_21.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/163/170_21.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/164/171_21.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/165/172_21.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/166/173_21.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/169/177_21.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/170/178_21.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/171/179_21.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/172/180_21.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/173/181_21.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/174/182_21.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/175/183_21.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/176/184_21.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/177/185_21.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/179/187_21.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/180/188_21.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/181/190_21.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/182/191_21.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/183/192_21.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/184/193_21.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/185/194_21.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/187/196_21.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/188/197_21.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/189/198_21.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/190/199_21.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/191/200_21.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/192/201_21.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/193/202_21.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/194/203_21.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/195/204_21.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/196/205_21.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/476/206_21.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/198/207_21.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/199/208_21.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/200/209_21.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/201/210_21.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/480/marcelo_moringa_indicacao_211_21_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/203/212_21.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/204/213_21.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/205/214_21.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/206/215_21.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/207/216_21.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/208/217_21.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/209/218_21.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/210/219_21.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/211/220_21.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/212/221_21.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/214/223_21.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/215/226_21.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/216/227_21.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/217/228_21.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/218/229_21.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/219/231_21.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/220/232_21.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/221/ednaldo_rocha_indicacao_233_21.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/223/236_21.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/224/237_21.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/225/239_21.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/227/243_21.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/228/244_21.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/229/246_21.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/231/248_21.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/232/249_21.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/235/254_21.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/236/255_21.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/237/257_21.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/238/258_21.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/239/259_21.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/240/260_21.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/241/261_21.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/242/262_21.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/243/263_21.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/244/264_21.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/245/265_21.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/246/266_21.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/247/268_21.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/248/269_21.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/249/270_21.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/250/271_21.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/251/273_21.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/252/274_21.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/253/277_21.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/254/278_21.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/255/279_21.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/256/280_21.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/257/281_21.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/258/282_21.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/259/283_21.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/260/284_21.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/261/285_21.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/262/286_21.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/263/287_21.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/264/288_21.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/265/289_21.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/266/290_21.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/268/292_21.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/269/293_21.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/271/295_21.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/272/297_21.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/273/298_21.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/274/299_21.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/275/300_21.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/276/301_21.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/277/302_21.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/278/303_21.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/280/305_21.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/281/306_21.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/282/307_21.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/283/308_21.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/284/309_21.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/285/310_21.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/286/311_21.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/287/312_21.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/288/313_21.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/289/314_21.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/290/315_21.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/291/316_21.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/292/317_21.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/293/319_21.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/294/320_21.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/295/321_21.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/296/322_21.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/297/ednaldo_rocha_indicacao_323_21.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/298/325_21.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/299/326_21.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/300/328_21.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/301/329_21.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/302/330_21.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/303/331_21.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/304/332_21.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/305/333_21.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/306/334_21.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/307/335_21.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/308/336_21.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/309/337_21.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/310/338_21.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/311/339_21.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/312/340_21.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/313/341_21.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/314/342_21.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/315/343_21.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/316/344_21.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/317/345_21.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/318/347_21.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/319/348_21.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/320/349_21.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/321/350_21.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/322/351_21.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/323/353_21.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/324/354_21.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/325/356_21.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/326/358_21.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/327/359_21.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/328/360_21.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/329/361_21.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/330/362_21.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/331/363_21.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/332/364_21.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/333/365_21.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/334/366_21.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/337/373_21.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/338/374_21.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/339/375_21.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/340/376_21.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/341/377_21.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/342/378_21.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/482/432_vagner.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/481/indicacoe_440_-_maricio_caldas.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/483/441_-_nilson.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/343/443_21.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/344/444_21.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/345/445_21.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/484/paulinho-447.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/347/448_21.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/348/449_21.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/349/450_21.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/487/451_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/486/452-paulinho.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/485/453_-_paulnho_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/350/454_21.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/351/456_21.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/352/457_21.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/353/458_21.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/354/459_21.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/355/460_21.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/356/461_21.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/357/462_21.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/358/463_21.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/359/464_21.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/360/465_21.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/361/466_21.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/362/467_21.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/363/468_21.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/364/469_21.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/365/471_21.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/366/472_21.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/367/473_21.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/368/474_21.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/369/475_21.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/370/476_21.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/371/477_21.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/372/478_21.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/373/479_21.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/374/480_21.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/375/482_21.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/376/483_21.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/377/484_21.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/378/485_21.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/379/487_21.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/380/488_21.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/381/489_21.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/382/490_21.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/383/491_21.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/384/492_21.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/385/493_21.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/386/495_21.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/387/496_21.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/388/497_21.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/389/498_21.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/390/499_21.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/391/500_21.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/392/501_21.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/393/502_21.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/394/503_21.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/395/504_21.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/396/506_21.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/397/507_21.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/399/509_21.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/400/510_21.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/402/513_21.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/403/514_21.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/404/515_21.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/405/516_21.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/406/517_21.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/407/518_21.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/408/519_21.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/409/520_21.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/410/521_21.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/411/522_21.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/412/523_21.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/413/524_21.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/414/525_21.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/415/526_21.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/416/527_21.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/417/528_21.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/418/529_21.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/419/530_21.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/420/532_21.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/422/534_21.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/423/535_21.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/424/536_21.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/425/537_21.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/426/538_21.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/427/539_21.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/450/568_21.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/630/proj_22_21_paulinho_matricula_para_deficientes_retirado.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/631/proj_23_21_paulinho_obrigatioriedade_dos_promotores_de_eventos_doar_cestas_retirado.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/2123/document_0013.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/669/proj_resol_02_21_orcamento_casa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/14/002_21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/15/003_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/17/005_21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/18/006_21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/19/007_21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/20/008_21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/21/009_21.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/22/010_21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/23/011_21.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/24/012_21.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/25/013_21.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/26/014_21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/27/015_21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/28/016_21.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/29/017_21.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/30/018_21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/31/019_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/32/020_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/33/021_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/34/022_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/35/023_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/36/024_21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/37/025_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/39/027_21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/41/029_21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/43/031_21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/44/032_21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/46/035_21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/47/037_21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/49/039_21.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/50/040_21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/53/043_21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/58/048_21.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/60/050_21.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/61/051_21.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/62/052_21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/64/054_21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/65/055_21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/66/056_21.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/67/057_21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/68/058_21.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_060_22_yuri_cortez.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/69/062_21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/70/065_21.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/71/066_21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/72/067_21.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/73/068_21.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/74/069_21.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/75/070_21.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/76/071_22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/77/072_21.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/78/073_21.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/79/074_21.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/80/075_21.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/81/076_21.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/82/077_21.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/83/078_21.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/84/079_21.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/85/080_21.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/86/081_21.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/88/082_21.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/89/083_21.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/90/084_21.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/91/086_21.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/92/087_21.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/94/089_21.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/95/090_21.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/96/091_21.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/97/092_21.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/98/093_21.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/99/094_21.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/100/095_21.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/101/096_21.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/102/097_21.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/103/098_21.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/104/101_21.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/105/102_21.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/106/103_21.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/107/104_21.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/108/105_21.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/109/107_21.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/110/108_21.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/111/109_21.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/112/110_21.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/114/112_21.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/115/113_21.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/117/115_21.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/118/116_21.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/121/119_21.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/123/121_21.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/124/122_21.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/125/123_21.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/126/124_21.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/127/127_21.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/128/128_21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/130/130_21.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/131/132_21.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/132/133_21.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/133/134_21.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/134/135_21.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/135/136_21.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/136/137_21.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/137/138_21.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/138/140_21.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/139/141_21.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/140/142_21.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/141/143_21.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/142/144_21.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/143/145_21.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/144/147_21.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/145/148_21.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/146/149_21.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/147/150_21.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/148/151_21.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/149/152_21.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/151/155_21.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/152/156_21.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/154/158_21.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/155/159_21.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/156/160_21.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/158/162_21.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/159/163_21.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/161/166_21.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/162/168_21.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/163/170_21.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/164/171_21.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/165/172_21.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/166/173_21.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/169/177_21.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/170/178_21.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/171/179_21.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/172/180_21.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/173/181_21.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/174/182_21.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/175/183_21.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/176/184_21.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/177/185_21.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/179/187_21.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/180/188_21.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/181/190_21.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/182/191_21.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/183/192_21.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/184/193_21.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/185/194_21.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/187/196_21.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/188/197_21.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/189/198_21.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/190/199_21.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/191/200_21.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/192/201_21.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/193/202_21.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/194/203_21.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/195/204_21.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/196/205_21.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/476/206_21.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/198/207_21.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/199/208_21.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/200/209_21.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/201/210_21.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/480/marcelo_moringa_indicacao_211_21_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/203/212_21.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/204/213_21.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/205/214_21.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/206/215_21.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/207/216_21.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/208/217_21.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/209/218_21.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/210/219_21.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/211/220_21.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/212/221_21.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/214/223_21.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/215/226_21.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/216/227_21.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/217/228_21.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/218/229_21.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/219/231_21.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/220/232_21.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/221/ednaldo_rocha_indicacao_233_21.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/223/236_21.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/224/237_21.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/225/239_21.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/227/243_21.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/228/244_21.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/229/246_21.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/231/248_21.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/232/249_21.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/235/254_21.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/236/255_21.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/237/257_21.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/238/258_21.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/239/259_21.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/240/260_21.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/241/261_21.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/242/262_21.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/243/263_21.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/244/264_21.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/245/265_21.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/246/266_21.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/247/268_21.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/248/269_21.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/249/270_21.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/250/271_21.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/251/273_21.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/252/274_21.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/253/277_21.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/254/278_21.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/255/279_21.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/256/280_21.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/257/281_21.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/258/282_21.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/259/283_21.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/260/284_21.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/261/285_21.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/262/286_21.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/263/287_21.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/264/288_21.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/265/289_21.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/266/290_21.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/268/292_21.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/269/293_21.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/271/295_21.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/272/297_21.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/273/298_21.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/274/299_21.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/275/300_21.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/276/301_21.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/277/302_21.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/278/303_21.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/280/305_21.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/281/306_21.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/282/307_21.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/283/308_21.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/284/309_21.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/285/310_21.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/286/311_21.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/287/312_21.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/288/313_21.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/289/314_21.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/290/315_21.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/291/316_21.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/292/317_21.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/293/319_21.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/294/320_21.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/295/321_21.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/296/322_21.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/297/ednaldo_rocha_indicacao_323_21.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/298/325_21.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/299/326_21.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/300/328_21.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/301/329_21.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/302/330_21.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/303/331_21.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/304/332_21.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/305/333_21.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/306/334_21.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/307/335_21.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/308/336_21.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/309/337_21.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/310/338_21.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/311/339_21.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/312/340_21.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/313/341_21.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/314/342_21.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/315/343_21.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/316/344_21.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/317/345_21.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/318/347_21.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/319/348_21.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/320/349_21.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/321/350_21.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/322/351_21.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/323/353_21.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/324/354_21.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/325/356_21.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/326/358_21.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/327/359_21.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/328/360_21.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/329/361_21.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/330/362_21.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/331/363_21.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/332/364_21.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/333/365_21.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/334/366_21.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/337/373_21.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/338/374_21.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/339/375_21.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/340/376_21.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/341/377_21.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/342/378_21.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/482/432_vagner.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/481/indicacoe_440_-_maricio_caldas.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/483/441_-_nilson.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/343/443_21.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/344/444_21.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/345/445_21.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/484/paulinho-447.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/347/448_21.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/348/449_21.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/349/450_21.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/487/451_-_paulinho.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/486/452-paulinho.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/485/453_-_paulnho_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/350/454_21.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/351/456_21.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/352/457_21.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/353/458_21.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/354/459_21.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/355/460_21.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/356/461_21.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/357/462_21.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/358/463_21.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/359/464_21.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/360/465_21.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/361/466_21.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/362/467_21.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/363/468_21.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/364/469_21.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/365/471_21.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/366/472_21.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/367/473_21.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/368/474_21.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/369/475_21.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/370/476_21.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/371/477_21.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/372/478_21.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/373/479_21.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/374/480_21.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/375/482_21.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/376/483_21.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/377/484_21.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/378/485_21.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/379/487_21.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/380/488_21.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/381/489_21.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/382/490_21.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/383/491_21.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/384/492_21.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/385/493_21.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/386/495_21.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/387/496_21.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/388/497_21.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/389/498_21.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/390/499_21.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/391/500_21.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/392/501_21.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/393/502_21.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/394/503_21.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/395/504_21.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/396/506_21.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/397/507_21.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/399/509_21.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/400/510_21.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/402/513_21.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/403/514_21.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/404/515_21.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/405/516_21.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/406/517_21.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/407/518_21.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/408/519_21.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/409/520_21.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/410/521_21.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/411/522_21.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/412/523_21.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/413/524_21.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/414/525_21.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/415/526_21.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/416/527_21.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/417/528_21.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/418/529_21.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/419/530_21.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/420/532_21.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/422/534_21.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/423/535_21.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/424/536_21.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/425/537_21.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/426/538_21.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/427/539_21.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/450/568_21.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/630/proj_22_21_paulinho_matricula_para_deficientes_retirado.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/631/proj_23_21_paulinho_obrigatioriedade_dos_promotores_de_eventos_doar_cestas_retirado.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/2123/document_0013.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/669/proj_resol_02_21_orcamento_casa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H427"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="163.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>