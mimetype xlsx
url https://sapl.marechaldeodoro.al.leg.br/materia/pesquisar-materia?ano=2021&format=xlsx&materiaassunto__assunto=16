--- v0 (2026-02-05)
+++ v1 (2026-06-13)
@@ -54,183 +54,183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>VÍCTOR DO DEPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/444/562_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/444/562_21.pdf</t>
   </si>
   <si>
     <t>COBERTURA DA QUADRA POLIESPORTIVA DO CONJUNTO ERIC FERRAZ , LOCALIZADO NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/445/563_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/445/563_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA DE BEACH TENNIS E UMA QUADRA DE FUTVOLEI JUNTO AO CAMPO FUT 7 DANIEL NOUGUEIRA, LOCALIZADO NO TREVO DO FRANCÊS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>ANDRÉ BOCÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/446/564_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/446/564_21.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AREA PARA A CRIAÇÃO DE UM CLUBE PARA O SERVIDOR PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA AREA PARA CRIAÇÃO DE UM PARQUE URBANO MUNICIPAL NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/466/584_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/466/584_21.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO GINASIO DE ESPORTES DA VILA ALTINA COM A COLOCAÇÃO DE CÂMERAS DE MONITORAMENTO .</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
     <t>DENOMINA GINÁSIO DE ESPORTE NIVALDO FRANCISCO DOS SANTOS, LOCALIZADO NA BARRA NOVA.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/633/proj_25_21_paulinho_instalacao_de_espacos_multiuso_nao_lido.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/633/proj_25_21_paulinho_instalacao_de_espacos_multiuso_nao_lido.pdf</t>
   </si>
   <si>
     <t>ESPAÇOS MULTIÚSO, DEVERÃO SER PARA UTILIZAÇÃO DE BIBLIOTECAS, CENTRO ESPORTIVOS E CULTURAIS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/663/proj_61_21_legislativo_campo_daniel.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/663/proj_61_21_legislativo_campo_daniel.pdf</t>
   </si>
   <si>
     <t>Dá Denominação do Campo de FUT-7 Daniel Nougueira, ao Campo de Futebol localizado na Praia do Frances e dá outras providencias.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/703/proj_de_lei_no_22_-_2021_pe.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/703/proj_de_lei_no_22_-_2021_pe.pdf</t>
   </si>
   <si>
     <t>Dá Denominação de Quadra Esportiva Hugo Correia Dias Souto Galvão a Quadra Poliesportiva pertencente a Escola Municipal Professora Eluza Galvão Rodas, neste municipio e adota outras providencias.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/704/proj_exec_23_21_quadra_ze_pampao.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/704/proj_exec_23_21_quadra_ze_pampao.pdf</t>
   </si>
   <si>
     <t>Dá Denominação de Quadra Poliesportiva José Cicero Alves dos Santos, Zé Pampão, a Quadra pertecente a Escola Municipal Carlos Avelino da Silva, neste municipio e adota outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -537,68 +537,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/444/562_21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/445/563_21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/446/564_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/466/584_21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/633/proj_25_21_paulinho_instalacao_de_espacos_multiuso_nao_lido.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/663/proj_61_21_legislativo_campo_daniel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/703/proj_de_lei_no_22_-_2021_pe.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/704/proj_exec_23_21_quadra_ze_pampao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/444/562_21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/445/563_21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/446/564_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/466/584_21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/633/proj_25_21_paulinho_instalacao_de_espacos_multiuso_nao_lido.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/663/proj_61_21_legislativo_campo_daniel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/703/proj_de_lei_no_22_-_2021_pe.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/704/proj_exec_23_21_quadra_ze_pampao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="178.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>