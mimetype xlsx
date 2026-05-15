--- v0 (2025-12-17)
+++ v1 (2026-05-15)
@@ -54,267 +54,267 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>AUGUSTO GRANJEIRO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/449/567_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/449/567_21.pdf</t>
   </si>
   <si>
     <t>PRESENÇA DE AGENTES DE TRANSITO PARA ORIENTAÇÃO E ORGANIZAÇÃO DO TRANSITO NA AV CARAVELAS E CORAIS, LOCALIZADAS NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>ANDRÉ BOCÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/460/578_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/460/578_21.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE ALGUNS PONTOS DE ESTACIONAMENTO A PARTIR DAS 17:00 HORAS NA PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>LEDICE CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/463/581_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/463/581_21.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DOS ABRIGOS DOS PONTOS DE ONIBUS NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/472/603_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/472/603_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CICLOVIAS NO TRECHO COMPREENDIDO ENTRE O TREVO DO CONJUNTO JOSÉ DIAS(BAIXA DA SAPA), ATÉ A PONTE DE TAPERAGUÁ, NOS DOIS SENTIDOS.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>YURI CORTEZ</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/473/604_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/473/604_21.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE BANHEIROS E CHUVEIROS NA VILA DO ESPORTE LOCALIZADA NO POVOADO DA BARRA NOVA.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/474/605_21.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/474/605_21.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO OU COLOCAÇÃO DE BANHEIROS QUIMICOS NA PRAÇA DA JUVENTUDE NO BAIRRO DA POEIRA.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/621/proj_13_21_betinhonome_orla_nivaldo.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/621/proj_13_21_betinhonome_orla_nivaldo.pdf</t>
   </si>
   <si>
     <t>DENOMINA ORLA NIVALDO FRANCISCO DOS SANTOS, LOCALIZADA NA BARRA NOVA.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/622/proj_14_21_betinho_nome_travessa_vista_da_lagoa.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/622/proj_14_21_betinho_nome_travessa_vista_da_lagoa.pdf</t>
   </si>
   <si>
     <t>DENOMINA TRAVESSA VISTA DA LAGOA, NA BARRA NOVA</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/636/proj_28_21_nilson_victor_utilidade_publica_paz_em_cristo.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/636/proj_28_21_nilson_victor_utilidade_publica_paz_em_cristo.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA EM UTILIDADE PÚBLICA A COMUNIDADE ACOLHEDORA PAZ EM CRISTO.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>KIA DEODORENSE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/640/proj_32_21_kia_nome_praca_telma_retirado.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/640/proj_32_21_kia_nome_praca_telma_retirado.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PRAÇA TELMA MARIA DIAS DA SILVA, Á NOVA PRAÇA LOCALIZADA NO LOTEAMENTO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>PAULINHO DO FRANCÊS</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/650/proj_43_21_paulinho_troca_de_nome_de_rua.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/650/proj_43_21_paulinho_troca_de_nome_de_rua.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TROCA DE NOME DA AVENIDA GERALDO SAMPAIO, LOCALIZADO NO TRECHO DA ENTRADA DA AL-215 ATÉ O DEPOSITO CIA DAS BEBIDAS, PARA  GERALDO ROCHA VIEIRA.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/654/proj_47_21_augusto_parada_segura.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/654/proj_47_21_augusto_parada_segura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PARADA SEGURA DO DESEMBARQUE DE MULHERES E IDOSOS, USUÁRIOS DO SISTEMA DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/666/pl_70_21_ledice_rua_para_todos.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/666/pl_70_21_ledice_rua_para_todos.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal o Programa " RUA PARA TODOS" e dá outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>CLAUDIO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Municipal nº 1.224/2017 que dispõe sobre o processo administrativo para aprovação e construção, parcelamento de solo, condominio de lotes e demais empreendimento imobiliarios no ambito municipal.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/720/pl_49_21_executivo_altera_o_58-a_da_446.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/720/pl_49_21_executivo_altera_o_58-a_da_446.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 58-A da Lei Municipal nº 446/1983 que institui o Código Municipal de Edificações.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/721/pl_50_21executivo_altera_o_quadro_03_da_919_2006.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/721/pl_50_21executivo_altera_o_quadro_03_da_919_2006.pdf</t>
   </si>
   <si>
     <t>Altera o quadro 03 da Lei Municipal nº 919/2006 que Institui o Plano Diretor deste município.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Amplia a Zona de Especial Interesse Social e a Zona de Transição Urbano-Rural do municipio.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -630,68 +630,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/449/567_21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/460/578_21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/463/581_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/472/603_21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/473/604_21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/474/605_21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/621/proj_13_21_betinhonome_orla_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/622/proj_14_21_betinho_nome_travessa_vista_da_lagoa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/636/proj_28_21_nilson_victor_utilidade_publica_paz_em_cristo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/640/proj_32_21_kia_nome_praca_telma_retirado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/650/proj_43_21_paulinho_troca_de_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/654/proj_47_21_augusto_parada_segura.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/666/pl_70_21_ledice_rua_para_todos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/720/pl_49_21_executivo_altera_o_58-a_da_446.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/721/pl_50_21executivo_altera_o_quadro_03_da_919_2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/449/567_21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/460/578_21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/463/581_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/472/603_21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/473/604_21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/474/605_21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/621/proj_13_21_betinhonome_orla_nivaldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/622/proj_14_21_betinho_nome_travessa_vista_da_lagoa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/636/proj_28_21_nilson_victor_utilidade_publica_paz_em_cristo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/640/proj_32_21_kia_nome_praca_telma_retirado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/650/proj_43_21_paulinho_troca_de_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/654/proj_47_21_augusto_parada_segura.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/666/pl_70_21_ledice_rua_para_todos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/720/pl_49_21_executivo_altera_o_58-a_da_446.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2021/721/pl_50_21executivo_altera_o_quadro_03_da_919_2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="201.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>