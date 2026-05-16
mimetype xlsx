--- v0 (2026-02-05)
+++ v1 (2026-05-16)
@@ -54,147 +54,147 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>NILDA LEOPOLDINO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3503/33.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3503/33.pdf</t>
   </si>
   <si>
     <t>MELHORIA NO ABASTECIMENTO DE ÁGUA DA TUQUANDUBA E ADJACÊNCIA, BEM COMO PARA S POVOADOS DE MAASSAGUEIRA E BARRA NOVA</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3505/57.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3505/57.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO PRLONGAMENTO DA RUA DA FLORESTA, LOCALIZADA NO BAIRRO DE TAPERAHGUÁ</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3507/59.2019-6.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3507/59.2019-6.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA FORMAÇÃO DE UM BURACO NO ASFALTO NO PROLONGAMENTO DA RUA DOS CAJUEIROS, BAIRRO DE TAPERAGUÁ.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3510/98.2019-9.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3510/98.2019-9.pdf</t>
   </si>
   <si>
     <t>ENVIO DOS POFISSIONAIS DO PREVENIR PARA ATENDER OS MORADORES DA RUA SÃO MIGUEL, LOCALIZADA NA MASSAGUEIRA , COM RELAÇÃO AOS ALAGAMENTOS CONSTANTES.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS EM RELAÇÃO AO ESGOTO A CÉU ABERTO E AS AGUAS ESTAGNADAS PROXÍMO AO CAMPO DO AMERICA , LOCALIZADO NA ESTIVA</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3515/110.2019-14.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3515/110.2019-14.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM NAS RUAS DO LOTEAMENTO PRIMAVERA , LOCALIZADO NO BAIRRO DA BARRA NOVA</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3518/125.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3518/125.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM DA ESTRADA QUE COMPREENDE A COMUNIDADE DA VOLTA D"ÀGUA ATÉ A COMUNIDADE DA AUXILIADORA, LOCALIZADA NO POVOADO RIACHO VELHO.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3519/126.2019-18.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3519/126.2019-18.pdf</t>
   </si>
   <si>
     <t>TERRAPLENAGEM  DA ESTRADA QUE INTERLIGA OS MUNICIPIO DE MARECHAL E COQUEIRO SECO A PARTIR DA  ENTRADA ATÉ A PONTE DO RIO DO REMÉDIO</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3521/141.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3521/141.pdf</t>
   </si>
   <si>
     <t>ARBORIZAÇÃO DE TODA FAIXA DE TERRA QUE SEPARA AS DUAS PISTAS DE ROLAMENTO DA AL 101 SUL, TRECHO QUE COMPREENDE O MUNICIPIO DE MARECHAL DEODODRO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -501,67 +501,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3503/33.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3505/57.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3507/59.2019-6.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3510/98.2019-9.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3515/110.2019-14.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3518/125.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3519/126.2019-18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3521/141.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3503/33.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3505/57.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3507/59.2019-6.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3510/98.2019-9.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3515/110.2019-14.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3518/125.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3519/126.2019-18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2019/3521/141.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="156.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>