--- v0 (2025-10-27)
+++ v1 (2026-06-20)
@@ -54,393 +54,393 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BETINHO MARECHAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3033/ind_001.2017.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3033/ind_001.2017.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DOS POVOADOS RIACHO E RIBEIRA</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3063/ind_037.2017-35.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3063/ind_037.2017-35.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA LOCALIDADE DENOMINADA "ARRUADO DA TITA", LOCALIZADO NO POV TUQUANDUBA</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>NEILTON COSTA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3065/ind_039.2017-37.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3065/ind_039.2017-37.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO DA PAVIMENTAÇÃO DO POVOADO MUCURÍ</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>NILSON CABEÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3069/ind_-043.2017.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3069/ind_-043.2017.pdf</t>
   </si>
   <si>
     <t>PAVIMAENTAÇÃO A BASE DE PARALELEPIPEDO E/OU PISTA ASFLTICA DOS ACESSOS AO POV MALHADA, TANTO VIA LOT IMPERIAL OU VIA POV. CABREIRAS</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3073/ind_047.2017-41.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3073/ind_047.2017-41.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA JERUSALÉM, NO POV DE MASSAGUEIRA.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>DEL CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3080/ind_057.2017-51.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3080/ind_057.2017-51.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E DRENAGEM DA RUA QUE DA ACESSO A CRECHE OTAVIO TEIXEIRA, LOCALIZADA NO POVOADO SANTA RITA</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3083/ind_060.2017-54.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3083/ind_060.2017-54.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO DA ORLA DO POVOADO SANTA RITA</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PEDRINHO FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3092/ind_069.2017-63.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3092/ind_069.2017-63.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA NSSA SENHORA DAS CANDEIAS, LOCALIZADA NO POVOADO DE MASSAGUEIRA</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>ANDRÉ BOCÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3098/ind_075.2017-69.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3098/ind_075.2017-69.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA DA RUA MEXILHÃO, LOCALIZADA NO POVOADO DO FRANCÊS</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3107/ind_084.2017-78.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3107/ind_084.2017-78.pdf</t>
   </si>
   <si>
     <t>PAAVIMENTAÇÃO DE VIAS  COMPREENDENDO O TRECHO DESDE O BAIRRO TAPERAGUÁ ATÉ O BAIRRO DAS PEDRAS</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3110/ind_087.2017-198.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3110/ind_087.2017-198.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃOA BASE DE PARALELEPIPEDO E/OU PISTA ASFALTICA DO LOTEAMENTO TERRA DOS MARECHAIS, SITUADO NA PARTE ALTA DA LOCALIDADE JARDIM DO CARMO</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3111/ind_088.2017-199.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3111/ind_088.2017-199.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO CONJUNTO LIBERALINO RIBEIRO, SITUADO NA LOCALIDADE VILA ALTINA, NO BAIRRO TAPERAGUÁ.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3116/ind_093.2017-204.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3116/ind_093.2017-204.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO CONJUNTO WISK-WISK</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3128/ind_105.2017-85.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3128/ind_105.2017-85.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DOS POVOADOS BICA DA PEDRA E BROMA</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>ALOÍSIO DO MERCADINHO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3135/ind_112.2017-89.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3135/ind_112.2017-89.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA PRINCIPAL RUA DA LOCALIDADE VILA ALTINA E SUAS RSPECTIVAS PARALELAS</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3149/ind_128.2017-95.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3149/ind_128.2017-95.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO LOTEAMENETO PEDRAS, ONDE SITUA-SE O SINDPOL.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3152/ind_131.2017-208.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3152/ind_131.2017-208.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA PRINCIPAL DO LOEAMENTO VELEIRO DO FRANCÊS, LOCALIZADO NO BAIRRO DAS PEDRAS</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3169/ind_148.2017-113.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3169/ind_148.2017-113.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO LOTEAMENTO SACRA DO FRANCÊS</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3175/ind_154.2017-119.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3175/ind_154.2017-119.pdf</t>
   </si>
   <si>
     <t>DRENAGEM E PAVIMENTAÇÃO DOS LOTEAMENTOS WISK WISK, MORADA MELHOR E BOA VISTA</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3178/ind_156.2017-209.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3178/ind_156.2017-209.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA POR TRAS DA FARMACIA , NA AREA DESCOBERTA DO POVOADO CABREIRAS, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3179/ind_157.2017-210.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3179/ind_157.2017-210.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DAS RUAS TRANSVERSAIS A RUA PRINCIPAL DO LOTEAMENTO ELDORADO, POV DAS PEDRAS.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3180/ind_158.2017-211.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3180/ind_158.2017-211.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DAS RUAS TRANSVERSAIS A RUA PRINCIPAL DO LOTEAMENTO VELEIROS DO FRANCES, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3181/ind_159.2017-212.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3181/ind_159.2017-212.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DO CALÇAMENTO DA RUA COROTE, LOCALIZADA NO POVOADO DO FRANCÊS</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3224/ind_201.2017-161.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3224/ind_201.2017-161.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE A PAVIMENTAÇÃO ASFALICA E REGULARIZAÇÃO DA LOMBADA , NA RUA CURIMÃ NO POVOADO FRANCÊS</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3227/ind_204.2017-164.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3227/ind_204.2017-164.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA QUE LIGA O PREDIO DA FACULDADE MUNICIPAL AO POVOADO PORTO GRANDE</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3230/ind_208.2017-167.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3230/ind_208.2017-167.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA QUE LIGA O COLÉGIO DA VILA ALTINA AO TREVO DA USINA , NO BAIRRO DE TAPERAGUÁ.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3242/ind_220.2017-215.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3242/ind_220.2017-215.pdf</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO ASFALTICA DAS RUAS RESTANTES DO CONJUNTO RESIDENCIAL TERRA DA ESPERANÇA</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3249/ind_227.2017-217.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3249/ind_227.2017-217.pdf</t>
   </si>
   <si>
     <t>TERRA PLENAGEM NA RUA PRINCIPAL DO OTEAMNETO JOSINA NOVAIS, A QUAL DÁ ACESSO A ESCOLA PORF LUCAS NO POVOADO MALHADAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -747,67 +747,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3033/ind_001.2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3063/ind_037.2017-35.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3065/ind_039.2017-37.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3069/ind_-043.2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3073/ind_047.2017-41.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3080/ind_057.2017-51.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3083/ind_060.2017-54.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3092/ind_069.2017-63.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3098/ind_075.2017-69.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3107/ind_084.2017-78.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3110/ind_087.2017-198.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3111/ind_088.2017-199.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3116/ind_093.2017-204.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3128/ind_105.2017-85.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3135/ind_112.2017-89.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3149/ind_128.2017-95.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3152/ind_131.2017-208.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3169/ind_148.2017-113.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3175/ind_154.2017-119.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3178/ind_156.2017-209.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3179/ind_157.2017-210.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3180/ind_158.2017-211.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3181/ind_159.2017-212.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3224/ind_201.2017-161.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3227/ind_204.2017-164.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3230/ind_208.2017-167.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3242/ind_220.2017-215.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3249/ind_227.2017-217.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3033/ind_001.2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3063/ind_037.2017-35.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3065/ind_039.2017-37.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3069/ind_-043.2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3073/ind_047.2017-41.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3080/ind_057.2017-51.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3083/ind_060.2017-54.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3092/ind_069.2017-63.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3098/ind_075.2017-69.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3107/ind_084.2017-78.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3110/ind_087.2017-198.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3111/ind_088.2017-199.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3116/ind_093.2017-204.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3128/ind_105.2017-85.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3135/ind_112.2017-89.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3149/ind_128.2017-95.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3152/ind_131.2017-208.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3169/ind_148.2017-113.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3175/ind_154.2017-119.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3178/ind_156.2017-209.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3179/ind_157.2017-210.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3180/ind_158.2017-211.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3181/ind_159.2017-212.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3224/ind_201.2017-161.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3227/ind_204.2017-164.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3230/ind_208.2017-167.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3242/ind_220.2017-215.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2017/3249/ind_227.2017-217.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="151.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>