--- v0 (2025-12-18)
+++ v1 (2026-05-16)
@@ -51,174 +51,174 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE AVENIDA ARMÊNIO JORGE DE MOURA CAVALCANTE, A VIA PRINCIPAL DO POVOADO SANTA RITA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGANICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4012/proposta_de_emenda_no_01.2015.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4012/proposta_de_emenda_no_01.2015.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARAGRÁFO 3º DO ART. 10 E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4035/pl_003.2015_0001.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4035/pl_003.2015_0001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALERAR ALGUNS ARTIGOS DA LEI Nº 1082/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4037/pl_07.2015.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4037/pl_07.2015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTABELECER  O REALINHAMENTO DAS GRADES DE VENCIMENTOS DO PLANO DE CARGO, CARREIRA E REMUERAÇÃO DA RDE MUNICPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3982/pl_no_010.2015.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3982/pl_no_010.2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ADEQUAÇÕES DO PPA E DA LDO 2016 APRA A ELABORAÇÃO DA LEI OÇAMENTÁRIADO MUNICIPIO DE MARECHAL DEODORO PARA O EXERCICIO FINNACEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3983/pl_no_011.2015.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3983/pl_no_011.2015.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CONSOLIDAÇÃO DA LEGISLÇÃO E DO SISTEMA MUNICIPAL DE GARANTIA E ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE. REVOGA A LEI Nº 1.43 DE 20/03/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3984/pl_no_012.2015.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3984/pl_no_012.2015.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 36 DA LEI 1.042/2011  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3985/pl_no_016.2015..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3985/pl_no_016.2015..pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 997 DE 03 DE NOVEMBRO DE 2010, QUE TRATA DA MICRO EMPRESA, EMPRESA DE PEQUENO PORTE E MICROEMPREENDEDOR INDIVIDUAL, EM OBDIÊNCIA A LEI COMPLEMENTAR Nº 147/2014 EM OBDICIENCIA A LEI COMPLEMEMNTAR Nº 147/2014  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO TOTAL</t>
   </si>
   <si>
     <t>VETO AO PL Nº 011/2014</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4490/resolucao_001.2015.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4490/resolucao_001.2015.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 001/2014 E FIXA A RECEITA E A DESPESA DA CÂMARA MUNICIPAL DE MAL DEODORO PARA O ANO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -525,67 +525,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4012/proposta_de_emenda_no_01.2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4035/pl_003.2015_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4037/pl_07.2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3982/pl_no_010.2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3983/pl_no_011.2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3984/pl_no_012.2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3985/pl_no_016.2015..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4490/resolucao_001.2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4012/proposta_de_emenda_no_01.2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4035/pl_003.2015_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4037/pl_07.2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3982/pl_no_010.2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3983/pl_no_011.2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3984/pl_no_012.2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/3985/pl_no_016.2015..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2015/4490/resolucao_001.2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>