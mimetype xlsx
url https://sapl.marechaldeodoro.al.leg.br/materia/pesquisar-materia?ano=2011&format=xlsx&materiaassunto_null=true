--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -51,198 +51,198 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>PL Nº 02/2025 DE AUTORIA DO VEREADOR JUCELINO VICENTE, QUE DISPÕE SOBRE O TEMPO DE ATENDIMENTO AO PULBLICO NAS AGENCIAS BANCARIAS ESTABELECIDAS  NO MUNICIPIO  E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3787/p_leg_004.2011_0001.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3787/p_leg_004.2011_0001.pdf</t>
   </si>
   <si>
     <t>PL Nº 04/2011 DE AUTORIA DO VEREADOR JUSCELINO VICENTE QUE EXIGI ELABORAÇÃO, EXECUÇÃO E ACOMPANHAMENTO E RESPONSÁBILIDADE, QUANTO AS AÇÕES PREVNETIVAS EM COMBATE AO USO INDEVIDO DE DROGAS , NAS UNIDADES DE ENSINO PÚBLICODO MUNICIPIO.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3790/pl_leg_007.2011_0001.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3790/pl_leg_007.2011_0001.pdf</t>
   </si>
   <si>
     <t>PL DE AUTORIA DO VEREADOR NEILTON COSTA QUE DÁ DENOMINAÇÃO A RUA PRINCIPAL DO LOTEAMENTO SANTA BARBARA , LOCALIZADO NO POVOADO PORTO GRANDE  E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>PDL Nº 02/2011 DE AUTORIA DO VEREADOR CLAUDIO ROBERTO, QUE CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR MAURO JOSÉ DO MONTE VASCONCELOS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3789/pl_leg_007.2011.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3789/pl_leg_007.2011.pdf</t>
   </si>
   <si>
     <t>PDL Nº 07 DE AUTORIA DO VEREADOR PAULO ROBERTO QUE CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO ILUSTRISSOMO SR LUCIANO TROVO</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3779/p_dec_leg_no_009.2011.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3779/p_dec_leg_no_009.2011.pdf</t>
   </si>
   <si>
     <t>PDL Nº 02/2011 DE AUTORIA DO VEREADOR PAULO ROBERTO SOUZA, QUE CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE MARECHAL DEODORO AO SR CLAUDIO CORREIA DE ARAUJO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PL Nº 09/2025 DE AUTORIA DA MESA DIRETORA QUE DISPÕE SOBRE A REJEIÇÃO PELO PODER LEGISLATIVO MUNICIPAL, DA PRESTAÇÃO DE CONTAS DO MUNICIPIO DE MARECHAL DEODORO, REFERENTE AO EXERCICIO FINANCEIRO DE 2004 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3796/projeto_de_resolucao_no_001.2011.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3796/projeto_de_resolucao_no_001.2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ANULAÇÃO DA COMPOSIÇÃO DAS COMISSÕES PERMANENTES PARA A SESSÃO LEGISLATIVA DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>PR Nº 001/2011 - REVOGA A RESOLUÇÃO Nº 185/2010 E FIXA A DESPESA E RECEITA DA CÃMARA MUNICIPAL PARA O EXERCICIO 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGANICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3780/proposta_de_emenda_a_lei_ogabnica.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3780/proposta_de_emenda_a_lei_ogabnica.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARAGRAFO 3º DO ART. 10 E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3783/pl_exec_no_03.2011.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3783/pl_exec_no_03.2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO OBRIGATORIO DE MERENDA ESCOLAR, DURANTE AS FERIAS DE RECESSO, NA REDE MUNICIPAL PÚBLICA DE ENSINO</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3784/p__exec_ldo_2011.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3784/p__exec_ldo_2011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA ELABORAÇÃO E O EXECUÇÃO DO ORÇAMENTO DE 2012 E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3785/pl_exec__014.2011loa.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3785/pl_exec__014.2011loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESAS DO MUNICIPIO DE MARECHAL DEODORO PARA O EXERCICIO FINANCEIRO DE 2012 E ADOTA OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -549,67 +549,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3787/p_leg_004.2011_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3790/pl_leg_007.2011_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3789/pl_leg_007.2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3779/p_dec_leg_no_009.2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3796/projeto_de_resolucao_no_001.2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3780/proposta_de_emenda_a_lei_ogabnica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3783/pl_exec_no_03.2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3784/p__exec_ldo_2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3785/pl_exec__014.2011loa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3787/p_leg_004.2011_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3790/pl_leg_007.2011_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3789/pl_leg_007.2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3779/p_dec_leg_no_009.2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3796/projeto_de_resolucao_no_001.2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3780/proposta_de_emenda_a_lei_ogabnica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3783/pl_exec_no_03.2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3784/p__exec_ldo_2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2011/3785/pl_exec__014.2011loa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="242.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>