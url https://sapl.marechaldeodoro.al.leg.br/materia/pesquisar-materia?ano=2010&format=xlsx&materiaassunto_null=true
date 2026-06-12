--- v0 (2026-02-05)
+++ v1 (2026-06-12)
@@ -51,156 +51,156 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3876/document_0019.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3876/document_0019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE AUTORIA DO VEREADOR SEBASTIÃO ROCHA QUE DÁ DENOMINAÇÃO Á RUA EM PROJETO "B"CONHECIDA COMO RUA DAS MANGABEIRAS 2, LOCALIZADA NO POVOADO MASSAGUEIRA , PASSANDO A SER DENOMINADA DE RUA MAESTRO PLÍIO JOÃO DA FONSECA E SILVA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3573/pl_no_12.2010_.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3573/pl_no_12.2010_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 12/2010 DE AUTORIA DO VEREADOR SEBASTIÃO ROCHA QUE DÁ DENOMINAÇÃO DA RUA CONHECIDA COMO SÃO MIGUEL, LOCALIZADA NA MASSAGUEIRA, PASSANDO A SER DENOMINADA DE RUA AGEMIRO CARDOSO BOMFIM E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3574/pl_no_013.2010.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3574/pl_no_013.2010.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 13/2010 DE AUTORIA DO VEREADOR SEBASTIÃO ROCHA QUE DÁ DENOMINAÇÃO DA RUA CONHECIDA COMO SÃO MIGUEL, LOCALIZADA NA MASSAGUEIRA, PASSANDO A SER DENOMINADA DE RUA ALCIDES AFONSO DE AMORIM E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3874/document_0002.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3874/document_0002.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 15/2010 DE AUTORIA DO VEREADOR ABELARD LEOPOLDINO QUE CRIA O PARAGAFO UNICO AO ART. 4º DA LEI 732-A 2001 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3575/pl_no_016.2010.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3575/pl_no_016.2010.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 13/2010 DE AUTORIA DA VEREADORA MARIA JOSILENE QUE DÁ DENOMINAÇÃO AO POSTO DE SAÚDE  LOCALIZADO NA RUA NOVA, PASSNDO A SER DENOMINADO DE POSTO DE SAUDE MONSENHOR ANTONIO DA COSTA REGO E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>PR 001/2010 ALTERA A REDAÇÃO DO PARAGR[AFO ÙNICO DO ART. 24 DO REGIEMNTO INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3581/document_0031.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3581/document_0031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ART. 5º, VII E PARAGRÁFO 1º DA LEI  Nº 970/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ALERA , ACRESCE OU REVOGA DISPOSITIVOS DA LEI Nº 985 DE 30 DE DEZEMBRO DE 2009</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3972/pl.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3972/pl.pdf</t>
   </si>
   <si>
     <t>ALTERA, ACRESCE OU REVOGA DISPOSIIVOS D LEI Nº 985 DE 30/12/2009.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -507,67 +507,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3876/document_0019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3573/pl_no_12.2010_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3574/pl_no_013.2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3874/document_0002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3575/pl_no_016.2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3581/document_0031.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3972/pl.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3876/document_0019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3573/pl_no_12.2010_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3574/pl_no_013.2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3874/document_0002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3575/pl_no_016.2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3581/document_0031.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2010/3972/pl.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>