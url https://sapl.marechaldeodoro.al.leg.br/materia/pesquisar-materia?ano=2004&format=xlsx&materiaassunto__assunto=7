--- v0 (2025-12-16)
+++ v1 (2026-05-16)
@@ -51,207 +51,207 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4306/indicacao_004.2004_-_ampliacao_da_rede_eletrica_desde_o_pov_malhadas_ate_o_lot_imperial.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4306/indicacao_004.2004_-_ampliacao_da_rede_eletrica_desde_o_pov_malhadas_ate_o_lot_imperial.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREDAOR JOSÉ WALTER SOLICITANDO AMPLIAÇÃO DA REDE ELETRICA DO POVOADO AMALHADAS ATÉ O LOTEAMENTO IMPERIAL</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4322/indicacao_021._2004_-_inclusao_do_municipio_no_programa_luz_no_campo.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4322/indicacao_021._2004_-_inclusao_do_municipio_no_programa_luz_no_campo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREDAOR  SOLICITANDO O ENGAJAMENTO DO MUNICIPIO DE MARECHAL DEODORO NO PRGRAMA LUZ NO CAMPO</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4325/indicacao_024._2004_-_implantacao_de_uma_rede_eletrica_a_partir_do_pov_riacho_velho_ate_a_localidade_camurupim.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4325/indicacao_024._2004_-_implantacao_de_uma_rede_eletrica_a_partir_do_pov_riacho_velho_ate_a_localidade_camurupim.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREDAOR FLAVIO TEIXEIRA SOLICITANDO A IMPLANTAÇÃO DA REDE ELETRICA NO POVOADO RIACHO VELHO PROLONGANDO ATÉ A LOCALIZAÇÃO DO CAMURUPIM</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4426/indicacoes_029.2004_-_pavimentacao_e_a_eletrificacao_de_loteamento_porto_grande.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4426/indicacoes_029.2004_-_pavimentacao_e_a_eletrificacao_de_loteamento_porto_grande.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOSE REINALDO SOLICITANDO A PAVIMENTAÇÃO E ALELETRIFICAÇÃO DO OTEAMENTO PORTO GRANDE</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4330/indicacao_031.2004-_iluminacao_do_trevo_da_usina_sumauma_ate_o_trvo_do_frances.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4330/indicacao_031.2004-_iluminacao_do_trevo_da_usina_sumauma_ate_o_trvo_do_frances.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREDAOR JOÃO REINALDO SOLICITANDO A ILUMINAÇÃO DA AREA COMPRENDIDA DESDE O TREVO DE ACESSO A USINA SUMAÚMA, RODOVIA EDVAL LEMOS, ATÉ O TREVO DE ACESSO A PRAIA DO FRANCÊS.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4356/indicacao_059.2004_-_ampliacao_da_rede_de_iluminacao_publica_da_avenida_pe_silvestre__pov_barra_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4356/indicacao_059.2004_-_ampliacao_da_rede_de_iluminacao_publica_da_avenida_pe_silvestre__pov_barra_nova.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR MILTON JORGE SOLICITANDO A AMPLIAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA DA AVENIDA PADRE SILVESTRE, POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4358/indicacao_061.2004_-_implantacao_da_rede_de_iluminacao_publica_da_localidade_piranha_pov_barra_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4358/indicacao_061.2004_-_implantacao_da_rede_de_iluminacao_publica_da_localidade_piranha_pov_barra_nova.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR MILTON JORGE SOLICITANDO A IMPLANTAÇÃO DA REDE DE ILUMINAÇÃO PUBLICA DA LOCALIDADE DENOMINADA PRAINHA, NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4364/indicacao_067.2024_-_revisao_geral_em_toda_rede_eletrica_do_municipio.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4364/indicacao_067.2024_-_revisao_geral_em_toda_rede_eletrica_do_municipio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR MILTON JORGE SOLICITANDO UMA REVISÃO GERAL EM TODA A REDE ELETRICA DO NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4367/indicacao_070.2004_-_colocacao_de_04_postes_com_iluminarias_nas_imediacoes_da_escola_altina_ribeiro.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4367/indicacao_070.2004_-_colocacao_de_04_postes_com_iluminarias_nas_imediacoes_da_escola_altina_ribeiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR WALTER AVELINO SOLICITANDO A COLOCAÇÃO DE 04 POSTES COM LUMINÁRIAS NAS IMEDIAÇÕES DA ESCOLA MUNICIPAL ALTINA RIBEIRO TOLEDO</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4405/indicacao_112.2004_-_iluminacao_na_rodovia_governador_divaldo_suruagy.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4405/indicacao_112.2004_-_iluminacao_na_rodovia_governador_divaldo_suruagy.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOSÉ PETRUCIO SOLICITANDO A REPOSIÇÃO DE LAMPADAS NA RODOVIA GOVERNADOR DIVALDO SURUAGY</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4408/indicacao_118._2004_-_ampliacao_da_rede_eletricano_pov_jacare.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4408/indicacao_118._2004_-_ampliacao_da_rede_eletricano_pov_jacare.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR FLAVIO TEIXEIRA SOLICITANDO A IMPLANTAÇÃO DA REDE ELETRICA NO POVOADO JACARÉ</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4412/indicacao_123.2004_-_trasposicao_da_rede_de_alta_tensao_instalada_sobre_as_residencias_no_pov_barra_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4412/indicacao_123.2004_-_trasposicao_da_rede_de_alta_tensao_instalada_sobre_as_residencias_no_pov_barra_nova.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR MILTON JORGE SOLICITANDO A TRANSPOSIÇÃO DA REDE DE ALTA TENSÃO INSTALADA SOBRE AS RESIDÊNCIAS NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4415/indicacao_126.2004_-_ampliacao_da_rede_de_iluminacao_de_ruas_na_barra_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4415/indicacao_126.2004_-_ampliacao_da_rede_de_iluminacao_de_ruas_na_barra_nova.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR MILTON JORGE SOLICITANDO A AMPLIAÇÃO DA REDE DE ILUMINAÇÃO PUBLICA DAS RUAS JOÃO ALVES DE CARVALHO, NELSON CAMILO, EDSON CAMPOS E A AVENIDA PADRE SILVESTRE, LOCALIZADAS NO POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4422/indicacao_133.2004_-_implantaqcao_de_uma_rede_eletrica_na_rua_projetada_proximo_a_marina_da_catucaba.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4422/indicacao_133.2004_-_implantaqcao_de_uma_rede_eletrica_na_rua_projetada_proximo_a_marina_da_catucaba.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADORA MARIA JOSILENE SOLICITANDO A IMPLANTAÇÃO DE UMA REDE ELETRICA OU RAMIFICAÇÃO ELETRICA NA RUA PROJETADA, PROXÍMO A MARINA CATUÇABA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -558,67 +558,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4306/indicacao_004.2004_-_ampliacao_da_rede_eletrica_desde_o_pov_malhadas_ate_o_lot_imperial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4322/indicacao_021._2004_-_inclusao_do_municipio_no_programa_luz_no_campo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4325/indicacao_024._2004_-_implantacao_de_uma_rede_eletrica_a_partir_do_pov_riacho_velho_ate_a_localidade_camurupim.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4426/indicacoes_029.2004_-_pavimentacao_e_a_eletrificacao_de_loteamento_porto_grande.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4330/indicacao_031.2004-_iluminacao_do_trevo_da_usina_sumauma_ate_o_trvo_do_frances.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4356/indicacao_059.2004_-_ampliacao_da_rede_de_iluminacao_publica_da_avenida_pe_silvestre__pov_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4358/indicacao_061.2004_-_implantacao_da_rede_de_iluminacao_publica_da_localidade_piranha_pov_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4364/indicacao_067.2024_-_revisao_geral_em_toda_rede_eletrica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4367/indicacao_070.2004_-_colocacao_de_04_postes_com_iluminarias_nas_imediacoes_da_escola_altina_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4405/indicacao_112.2004_-_iluminacao_na_rodovia_governador_divaldo_suruagy.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4408/indicacao_118._2004_-_ampliacao_da_rede_eletricano_pov_jacare.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4412/indicacao_123.2004_-_trasposicao_da_rede_de_alta_tensao_instalada_sobre_as_residencias_no_pov_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4415/indicacao_126.2004_-_ampliacao_da_rede_de_iluminacao_de_ruas_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4422/indicacao_133.2004_-_implantaqcao_de_uma_rede_eletrica_na_rua_projetada_proximo_a_marina_da_catucaba.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4306/indicacao_004.2004_-_ampliacao_da_rede_eletrica_desde_o_pov_malhadas_ate_o_lot_imperial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4322/indicacao_021._2004_-_inclusao_do_municipio_no_programa_luz_no_campo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4325/indicacao_024._2004_-_implantacao_de_uma_rede_eletrica_a_partir_do_pov_riacho_velho_ate_a_localidade_camurupim.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4426/indicacoes_029.2004_-_pavimentacao_e_a_eletrificacao_de_loteamento_porto_grande.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4330/indicacao_031.2004-_iluminacao_do_trevo_da_usina_sumauma_ate_o_trvo_do_frances.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4356/indicacao_059.2004_-_ampliacao_da_rede_de_iluminacao_publica_da_avenida_pe_silvestre__pov_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4358/indicacao_061.2004_-_implantacao_da_rede_de_iluminacao_publica_da_localidade_piranha_pov_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4364/indicacao_067.2024_-_revisao_geral_em_toda_rede_eletrica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4367/indicacao_070.2004_-_colocacao_de_04_postes_com_iluminarias_nas_imediacoes_da_escola_altina_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4405/indicacao_112.2004_-_iluminacao_na_rodovia_governador_divaldo_suruagy.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4408/indicacao_118._2004_-_ampliacao_da_rede_eletricano_pov_jacare.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4412/indicacao_123.2004_-_trasposicao_da_rede_de_alta_tensao_instalada_sobre_as_residencias_no_pov_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4415/indicacao_126.2004_-_ampliacao_da_rede_de_iluminacao_de_ruas_na_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4422/indicacao_133.2004_-_implantaqcao_de_uma_rede_eletrica_na_rua_projetada_proximo_a_marina_da_catucaba.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="190.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="190" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="233.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>