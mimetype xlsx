--- v0 (2025-12-15)
+++ v1 (2026-06-11)
@@ -51,195 +51,195 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4303/indicacao_001.2004_-_pavimentacao_das_ruas_cajueiro_e_estiva.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4303/indicacao_001.2004_-_pavimentacao_das_ruas_cajueiro_e_estiva.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREDAOR JOSÉ WALTER SOLICITANDOA PAVIMENTAÇÃO DAS RUA DOS CAJUEIROS E RUA DA ESTIVA NO BAIRRO DE TAPERAGUA</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4305/indicacao_003.2004_-_pavimentacao_do_pov_malhadas.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4305/indicacao_003.2004_-_pavimentacao_do_pov_malhadas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREDAOR JOSÉ WALTER SOLICITANDO A PAVIMENTAÇÃO DO POVOADO MALHADAS</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4311/indicacao_010_.2004__-_pavimentacao_da_estrada_antiga_que_liga_o_bairro_de_taperagua_ao_pov_pedras.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4311/indicacao_010_.2004__-_pavimentacao_da_estrada_antiga_que_liga_o_bairro_de_taperagua_ao_pov_pedras.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREDAOR JOSÉ PETRUCIO SOLICITANDO APAVIMENTAÇÃO DA ESTRADA ANTIGA QUE LIGA O BAIRRO DE TAPERAGUA AO POVOADO PEDRAS</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4328/indicacao_027.2004_-_pavimentacao_da_rua_dos_correios_no_pov_massagueira.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4328/indicacao_027.2004_-_pavimentacao_da_rua_dos_correios_no_pov_massagueira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREDAOR JOÃO REINALDO SOLICITANDO A PAVIMENTAÇÃO DA RUA DOS COREIOS NO POVOADO MASSAGUEIRA</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4426/indicacoes_029.2004_-_pavimentacao_e_a_eletrificacao_de_loteamento_porto_grande.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4426/indicacoes_029.2004_-_pavimentacao_e_a_eletrificacao_de_loteamento_porto_grande.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOSE REINALDO SOLICITANDO A PAVIMENTAÇÃO E ALELETRIFICAÇÃO DO OTEAMENTO PORTO GRANDE</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4361/indicacao_064.2004_-_pavimentacao_do_povoado_saco.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4361/indicacao_064.2004_-_pavimentacao_do_povoado_saco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR MILTON JORGE SOLICITANDO A PAVIMENTAÇÃO DO POVOADO SACO</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4362/indicacao_065.2004_-__pavimentacao_da_rua_do_sol__pov_barra_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4362/indicacao_065.2004_-__pavimentacao_da_rua_do_sol__pov_barra_nova.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR MILTON JORGE SOLICITANDO A PAVIMENTAÇÃO DA RUA DO SOL , LOCALIZADA NO  POVOADO BARRA NOVA</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4372/indicacao_075.2004_-_pavimentacaoda_rua_pergentina_pedroza_localizada_no_bairro_de_taperagua.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4372/indicacao_075.2004_-_pavimentacaoda_rua_pergentina_pedroza_localizada_no_bairro_de_taperagua.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR WALTER AVELINO SOLICITANDO A PAVIMENTAÇÃO DA RUA PERGENTINA PEDROSA , LOCALIZADA AS MARGENS DA RODOVA EDIVAL LEMOS , BAIRRO DE TAPERAGUA</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4373/indicacao_076.2004_-_pavimentacao_da_avenida_santa_maria_madalena.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4373/indicacao_076.2004_-_pavimentacao_da_avenida_santa_maria_madalena.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR WALTER AVELINO A PAVIMENTAÇÃO DA AVENIDA SANTA MARIA MADALENA, CENTRO</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4384/indicacao_086.2004_-_paavimentacao_e_eletrificacao_da_rua_em_projeto_no_lot_villagem_massagueira_e_pov_rua_nova.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4384/indicacao_086.2004_-_paavimentacao_e_eletrificacao_da_rua_em_projeto_no_lot_villagem_massagueira_e_pov_rua_nova.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADORA MARIA JOSILENE SOLICITANDO A A PAVIMENTAÇÃO E ELETRIFICAÇÃO DA RUA EM PROJETO, LOCALIZADA NO LOETAMENTO VILLAG MASSAGUEIRA I, POVOADO RUA NOVA</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4388/indicacao_091.2004_-_pavimentacao_da_estreada_que_liga_o_acesso_a_massagueira.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4388/indicacao_091.2004_-_pavimentacao_da_estreada_que_liga_o_acesso_a_massagueira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADORA MARIA JOSILENE SOLICITANDO A PAVIMENTAÇÃO DA ESTERADA QUE DÁ ACESSO AO MASSAGUEIRA</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4410/indicacao_120._2004_-_pavimentacaodo_acesso_a_prainha_no_pov_barra_nova..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4410/indicacao_120._2004_-_pavimentacaodo_acesso_a_prainha_no_pov_barra_nova..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR FLAVIO TEIXEIRA SOLICITANDO A PAVIMENTAÇÃO DO TRECHO DE ACESSO A PRAINHA DA BARRA NOVA</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4423/indicacao_134.2004_-_pavimentacao_das_ruas_pe_cicero_e_rua_sem_nome_localizada_proximo_ao_bar_do_caraveia_pov_barra_nova..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4423/indicacao_134.2004_-_pavimentacao_das_ruas_pe_cicero_e_rua_sem_nome_localizada_proximo_ao_bar_do_caraveia_pov_barra_nova..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADORA MILTON JORDGE SOLICITANDO A PAVIMENTAÇÃO DA RUA PADRE CICERO E RUA AINDA SEM DENOMINAÇÃO LOCALIZADA DO BAR DO CARAVÉIA NO POVOADO BARRA NOVA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -546,67 +546,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4303/indicacao_001.2004_-_pavimentacao_das_ruas_cajueiro_e_estiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4305/indicacao_003.2004_-_pavimentacao_do_pov_malhadas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4311/indicacao_010_.2004__-_pavimentacao_da_estrada_antiga_que_liga_o_bairro_de_taperagua_ao_pov_pedras.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4328/indicacao_027.2004_-_pavimentacao_da_rua_dos_correios_no_pov_massagueira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4426/indicacoes_029.2004_-_pavimentacao_e_a_eletrificacao_de_loteamento_porto_grande.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4361/indicacao_064.2004_-_pavimentacao_do_povoado_saco.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4362/indicacao_065.2004_-__pavimentacao_da_rua_do_sol__pov_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4372/indicacao_075.2004_-_pavimentacaoda_rua_pergentina_pedroza_localizada_no_bairro_de_taperagua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4373/indicacao_076.2004_-_pavimentacao_da_avenida_santa_maria_madalena.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4384/indicacao_086.2004_-_paavimentacao_e_eletrificacao_da_rua_em_projeto_no_lot_villagem_massagueira_e_pov_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4388/indicacao_091.2004_-_pavimentacao_da_estreada_que_liga_o_acesso_a_massagueira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4410/indicacao_120._2004_-_pavimentacaodo_acesso_a_prainha_no_pov_barra_nova..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4423/indicacao_134.2004_-_pavimentacao_das_ruas_pe_cicero_e_rua_sem_nome_localizada_proximo_ao_bar_do_caraveia_pov_barra_nova..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4303/indicacao_001.2004_-_pavimentacao_das_ruas_cajueiro_e_estiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4305/indicacao_003.2004_-_pavimentacao_do_pov_malhadas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4311/indicacao_010_.2004__-_pavimentacao_da_estrada_antiga_que_liga_o_bairro_de_taperagua_ao_pov_pedras.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4328/indicacao_027.2004_-_pavimentacao_da_rua_dos_correios_no_pov_massagueira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4426/indicacoes_029.2004_-_pavimentacao_e_a_eletrificacao_de_loteamento_porto_grande.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4361/indicacao_064.2004_-_pavimentacao_do_povoado_saco.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4362/indicacao_065.2004_-__pavimentacao_da_rua_do_sol__pov_barra_nova.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4372/indicacao_075.2004_-_pavimentacaoda_rua_pergentina_pedroza_localizada_no_bairro_de_taperagua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4373/indicacao_076.2004_-_pavimentacao_da_avenida_santa_maria_madalena.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4384/indicacao_086.2004_-_paavimentacao_e_eletrificacao_da_rua_em_projeto_no_lot_villagem_massagueira_e_pov_rua_nova.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4388/indicacao_091.2004_-_pavimentacao_da_estreada_que_liga_o_acesso_a_massagueira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4410/indicacao_120._2004_-_pavimentacaodo_acesso_a_prainha_no_pov_barra_nova..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2004/4423/indicacao_134.2004_-_pavimentacao_das_ruas_pe_cicero_e_rua_sem_nome_localizada_proximo_ao_bar_do_caraveia_pov_barra_nova..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="203.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="202.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="187.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>